--- v0 (2026-05-20)
+++ v1 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2907">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2903">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Запчасти для телефонов</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -8721,62 +8721,50 @@
     <t>https://mirdetali.ru/new/akkumulyator-li3849t44p8h906450-dlya-zte-blade-a6-a6-lite/</t>
   </si>
   <si>
     <t>Динамики для ZTE</t>
   </si>
   <si>
     <t>37069</t>
   </si>
   <si>
     <t>Звонок (buzzer) для ZTE Blade A71 в сборе нижний динамик</t>
   </si>
   <si>
     <t>https://mirdetali.ru/new/zvonok-buzzer-dlya-zte-blade-a71-v-sbore-nizhniy-dinamik/</t>
   </si>
   <si>
     <t>Рамки дисплея для ZTE</t>
   </si>
   <si>
     <t>FRM-LCD-ZT-A71-B</t>
   </si>
   <si>
     <t>Рамка дисплея для ZTE Blade A71 (Черный) средняя часть</t>
   </si>
   <si>
     <t>https://mirdetali.ru/new/ramka-displeya-dlya-zte-blade-a71-chernyy-srednyaya-chast/</t>
-  </si>
-[...10 lines deleted...]
-    <t>https://mirdetali.ru/new/akkumulyator-eb-4501-dlya-tele2-midi-lte-midi-11/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -9186,62 +9174,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-type-c-dlya-wileyfox-swift-2-swift-2-plus-swift-2-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/343s0561-a1-mikroskhema-iphone-kontroller-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antenna-dlya-iphone-4-gsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vibro-zvonok-dlya-apple-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-verkhniy-slukhovoy-dlya-apple-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-zvonok-s-antennoy-gsm-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-osnovnaya-zadnyaya-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopki-gromkosti-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kontakty-sim-karty-dlya-apple-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/setochka-dinamika-dlya-apple-iphone-4-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/srednyaya-chast-korpusa-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-4-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-4-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-iphone-13-iphone-13-mini-komplekt-2-sht-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-12-mini-dlya-displeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s00564-mikroskhema-kontroller-pitaniya-kamery-dlya-apple-iphone-12-iphone-12-pro-iphone-12-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/343s00437-mikroskhema-kontroller-pitaniya-dlya-apple-iphone-12-iphone-12-mini-iphone-12-pro-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/lm3567a1-mikroskhema-kontroller-podsvetki-dlya-apple-iphone-11-iphone-11-pro-iphone-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pmx55-mikroskhema-kontroller-pitaniya-dlya-apple-iphone-12-iphone-12-mini-iphone-12-pro-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sn2611a0-mikroskhema-kontroller-zaryada-dlya-apple-iphone-11-iphone-11-pro-iphone-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/stpmb1-mikroskhema-kontroller-besprovodnoy-zaryadki-dlya-apple-iphone-11-iphone-11-pro-iphone-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tps65656a2-mikroskhema-kontroller-podsvetki-dlya-apple-iphone-12-iphone-12-pro-iphone-12-pro-max-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-12-dlya-displeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-12-pro-dlya-ekrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-12-pro-max-dlya-ekrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/339s00648-mikroskhema-wi-fi-modul-dlya-iphone-11-11-pro-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/343s00354-mikroskhema-kontroller-pitaniya-dlya-apple-iphone-11-11pro-11-pro-max-u2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-dlya-iphone-11-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-11-na-razem-zaryadki-garnitury-i-mikrofon-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vlagozashchitnaya-prokleyka-dlya-iphone-11-pro-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-dlya-iphone-11-pro-max-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-11-pro-max-na-razem-zaryadki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-xs-max-dlya-displeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-dlya-iphone-xs-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-xr-dlya-ekrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-xr-s-razemom-zaryadki-mikrofonom-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-dlya-iphone-x-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/1614a1-mikroskhema-kontroller-usb-zaryada-dlya-apple-iphone-12-mini-iphone-12-iphone-12-pro-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/1616a0-mikroskhema-kontroller-zaryada-dlya-apple-iphone-13-iphone-13-pro-iphone-13-pro-max-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/1618a0-mikroskhema-kontroller-zaryada-dlya-apple-iphone-14-iphone-14-pro-iphone-14-plus-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s00248-mikroskhema-audiokontroller-dlya-apple-iphone-8-iphone-8-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s00295-mikroskhema-dlya-iphone-kontroller-pitaniya-dlya-iphone-8-8-plus-x-se-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s00411-mikroskhema-audiokontroller-dlya-apple-iphone-xr-iphone-xs-iphone-xs-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ad7149-mikroskhema-kontroller-home-dlya-iphone-7-7plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pmd9645-mikroskhema-kontroller-pitaniya-dlya-apple-iphone-7-iphone-7-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-iphone-7-1960-mah_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-iphone-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/u4020-3539-mikroskhema-zashchitnyy-filtr-podsvetki-16-pin-iphone-6s-6s-plus-7-7-plus-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-iphone-6-plus-2915-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-iphone-6-plus-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-6-plus-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-6-plus-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-iphone-6-plus-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-iphone-66-plus-na-knopku-home-v-sbore-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-zaryadki-iphone-6-plus-i-audio-razemom-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antennyy-provod-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-akb-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikroskhema-iphone-6-zashchitnyy-filtr-podsvetki-12-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-iphone-6-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-apple-iphone-6-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-iphone-6-na-knopki-gromkosti-blokirovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-dlya-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/nabor-vintov-dlya-iphone-5s-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/rezinovaya-prokladka-knopki-home-dlya-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/65730a0p-mikroskhema-zashchitnyy-filtr-displeya-iphone-5s-5s-6-6-plus-6s-20-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-iphone-5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-5c-s-razemom-zaryadki-i-audio-razemom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-vklyucheniya-dlya-iphone-5-vneshnyaya-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-vklyucheniya-gromkosti-dlya-iphone-5-5s-2-kontakta/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-regulirovki-gromkosti-dlya-iphone-5-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-regulirovki-gromkosti-dlya-iphone-5-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-karty-iphone-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-frontalnoy-kamery-iphone-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-iphone-5--se-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-5-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-5-na-proverku-displeev-i-tachskrinov/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-s-razemom-zaryadki-i-audio-razemom-dlya-iphone-5-lightning-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s0940-mikroskhema-audio-kontroller-iphone-4s-ipad-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-iphone-4s-1430-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kryshka-shleyfa-antenny-dlya-iphone-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/perednyaya-kamera-dlya-iphone-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-apple-iphone-4s-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tolkatel-dzhoystika-dlya-iphone-4s-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-iphone-4-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displey-iphone-4-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-iphone-4-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-telefona-acer-z530-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tli019d7-dlya-alcatel-ot-5033d/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tli020f1-tli020f-dlya-alcatel-ot-5045d-ot-4045d-ot-5010d-ot-5042x-ot-6036y-ot-7041d-ot-5044d_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tlp024c1-dlya-alcatel-ot-5046d-ot-5059d-ot-5080d/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tlp029a1-dlya-alcatel-ot-5025d--/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tlp029d1-dlya-alcatel-ot-5034d-ot-5052d-ot-5058i-ot-5086d-ot-5008y/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-alcatel-5060d-chernyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-alcatel-ot-8020-ot-8030-ot-8008-ot-8000-ot-7050-ot-7041-ot-7025-ot-6050-ot-6040/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-alcatel-ot-8020-ot-7025-ot-5050-ot-5042d/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-alcatel-ot-6012d-ot-6036y-ot-6037y-ot-6040d-ot-6050y-ot-7047d-ot-7050y/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-alcatel-ot-6036y-idol-2-mini-s-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-alcatel-ot-7045y-pop-s7-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-alcatel-ot-2012d/?sku=37820" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-c11p1403-dlya-asus-a450cg-zenfone-4-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-c11p1501-dlya-asus-ze550kl-zenfone-2-laser-ze601kl-zd551kl-zenfone-selfie/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-c11p1708-dlya-asus-ze620kl-zenfone-5-zs620kl-zenfone-5z/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-asus-a450cg-zenfone-4-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-asus-zd552kl-zenfone-4-selfie-pro-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-asus-zs570kl-zenfone-3-deluxe-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-asus-zc500tg-zb551kl-zb452kg-zb500kl-zb450kl-zb552kl-zb690kg-zenfone-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-asus-zenfone-c-zc451cg/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-asus-zc600kl-zenfone-5-lite-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-asus-zd552kl-zenfone-4-selfie-pro-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-asus-zd552kl-mezhplatnyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-asus-zenfone-2-laser-ze500kl-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-asus-zenfone-selfie-zd551kl-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-explay-dream-flame/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-explay-fresh/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-explay-craft-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-fly-fs505-nimbus-7-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-fly-fs505-nimbus-7-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektory-sim-fly-fs516/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-karty-dlya-fly-iq239-iq434-/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/lm36274-mikroskhema-kontroller-podsvetki-dlya-huawei-honor-10i-4g-hry-lx1t-p-smart-2019-4g-pot-lx1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-fly-iq446-iq442-iq453-iq4412/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-fly-iq239-iq431-iq449/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/b0pkx100-akkumulyator-dlya-htc-desire-626-desire-626g-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b0pjx100-35h00239-00m-dlya-htc-one-e9-desire-828/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b2pzm100-dlya-htc-u-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-htc-desire-s-g12-salsa-c510-g15-sensation-g14-sensation-xe-g18-radar-t5555-desire-z/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-htc-desire-601-601-dual-610-eye-one-mini-mini-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-htc-p3450-touch-td028thed1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-htc-one-a9s-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-htc-one-a9s-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-htc-desire-616-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-htc-desire-626g-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-htc-desire-c-one-v-rhyme-radar-desire-z/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-htc-one-x-g23-one-x-8x/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-htc-8x/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-8x/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-desire-310--310-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-desire-510-desire-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-desire-g7-g5-sensation-sensation-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-flyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-one-v-t320e-primo-g24-desire-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-one-x-one-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-htc-evo-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-htc-one-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-htc-10-na-razem-mmc-flesh-karty/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-htc-desire-828-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-htc-desire-828-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-htc-desire-616-dual-s-razemom-zaryadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb386589ecw-dlya-huawei-p10-plus-honor-view-10-honor-play-honor-20-nova-3-mate-20-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb416492efw-dlya-huawei-honor-x8-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb426589eew-dlya-huawei-nova-8-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb466589efw-dlya-huawei-nova-8i-4g-honor-50-lite-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb466596efw-dlya-huawei-honor-x9-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb474284rbc-dlya-huawei-honor-3c-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb476489efw-dlya-huawei-honor-50-5g-nova-9-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb494590ebc-dlya-huawei-honor-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb496590efw-dlya-huawei-honor-x7-4g-honor-x6-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb516578efw-dlya-huawei-p50-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb525777eew-dlya-huawei-huawei-p40/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb526489eew-dlya-huawei-honor-9a-4g-moa-lx9n-y6p-4g-med-lx9n/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb536479ecw-dlya-huawei-p50-pro-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb546779egw-dlya-huawei-mate-50-pro-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb596074eew-dlya-huawei-huawei-p40-pro-plus-5g-els-n39/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-huawei-5c-p9-p9-lite-honor-8-p8-2017-hb366481ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-huawei-mate-30-tas-l29-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-huawei-p9-p9-lite-p9-plus-honor-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-huawei-p9-p9-plus-honor-8-nova-honor-9-honor-9-premium-p10-p10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-huawei-honor-9a-y6p-v-sbore-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-huawei-p40-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-dlya-huawei-honor-10-lite-p-smart-2019-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-huawei-y5-2017-4g-mya-l02-v-sbore-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-honor-30-pro-plus-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-honor-x6a-wdy-lx1-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-honor-x9-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-mate-30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-y6-ii-cam-l21-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpusa-huawei-ascend-p6-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpusa-dlya-huawei-y9-prime-2019-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-huawei-p8/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-huawei-p8-lite-ascend-mate-7-p8-gr3/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/derzhatel-sim-karty-lotok-dlya-huawei-nova-9-honor-50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-dlya-huawei-p20-lite-ane-lx1-nova-3e-ane-al00-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-karty-dlya-huawei-honor-7c-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-karty-dlya-huawei-p30-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-dlya-huawei-honor-8x-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-huawei-honor-9-lite-9x-lite-10-lite-10-pro-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-x8-5g-tfy-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-30i-lra-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-50-nth-nx9-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-50-lite-nova-8i-ntn-lx1-nen-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-x7-cma-lx1-cma-lx2-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-x8a-crt-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-x9-any-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-nova-9-se-jln-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-nova-y70-mga-lx9n-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-nova-y90-ctr-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-p30-lite-mar-lx1m-nova-4e-mar-al00-48-mp-srednyaya-chast-v-sbore-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-y9s-stk-l21-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-oppo-r15-microusb-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-huawei-ascend-g7/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-huawei-honor-8-beloe-dlya-perekleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-honor-30-bmh-an10-honor-30-premium-bmh-an10-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-mate-30-tas-l29-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-mate-30-pro-vog-l29-bez-ramki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-mate-40-pro-noh-nx9-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-p30-pro-vog-l29-v-sbore-s-ramkoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-p40-pro-els-nx9-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-honor-30-bmh-an10-v-sbore-s-ramkoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-honor-9a-y6p-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-honor-view-30-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-nova-9-nam-lx9-komplekt-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-p-smart-fig-lx1-komplekt-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-p30-lite-mar-lx1m-24mp-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-p40-lite-e-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-y5-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-y6-2018-y6-prime-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-y7-2019-bez-ramki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-huawei-u8850/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-10-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-4c-pro-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-6a-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-7x-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-8-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-8x-s-knopkoy-home-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-9-lite-lld-l31-na-knopku-home-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-9-lite-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/-shleyf-huawei-honor-9-lite-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/Huawei-Honor-9-9%20Premium-wleif-zarada/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-nova-2-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-nova-3i-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-y5-2018-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-y9-2018-fla-lx1-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-10-lite-hry-lx1-mezhplatnyy-na-skaner-otpechatka-paltsev/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-10i-hry-lx1t-10-lite-hry-lx1-p-smart-2019-pot-lx1-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-10i-hry-lx1t-10-lite-hry-lx1-p-smart-2019-pot-lx1-na-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-10x-lite-dnn-lx9-p-smart-2021-ppa-lx1-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-20-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-30-bmh-an10-plata-sistemnyy-razem-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-50-lite-ntn-lx1-mezhplatnyy-osnovnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-50-se-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-7a-pro-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-7a-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-7c-pro-lnd-al30-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-8-lite-pra-tl10-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-9a-moa-lx9n-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-9a-moa-lx9n-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-9a-moa-lx9n-y6p-med-lx9n-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-9c-aka-l29-na-skaner-otpechatka-paltsev-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-x9-any-lx1-plata-na-razem-zaryadki-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-30-tas-l29-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-30-tas-l29-na-razem-zaryadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-40-pro-noh-nx9-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-40-pro-noh-nx9-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-40-pro-noh-nx9-na-razem-zaryadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-nova-8-plata-s-razemom-zaryadki-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-nova-8i-nen-lx1-honor-50-lite-ntn-lx1-skaner-otpechatka-paltsa-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-nova-9-plata-na-razem-zaryadki-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p-smart-2019-na-knopki-gromkosti-vklyucheniya_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p-smart-z-stk-lx1-y9s-stk-l21-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p-smart-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p30-lite-mar-lx1m-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p30-lite-nova-4e-y6-2019-y6s-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p40-ana-nx9-na-knopki-gromkosti-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p40-lite-jny-lx1-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p40-pro-plus-els-n39-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-y7-2019-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-44ex-dlya-infinix-zero-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49gx-dlya-infinix-hot-11s-hot-12-pro-note-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49lx-dlya-infinix-hot-20s-x6827/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-58cx-dlya-infinix-smart-7-plus-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-infinix-hot-10-play-x688c-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-hot-10-lite-x657b-nizhnyaya-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-hot-10-play-hot-11-play-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-hot-11s-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-hot-20i-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-note-12-vip-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-smart-6-plus-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-smart-7-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-itel-vision-1-plata-na-sistemnyy-razem-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-24ei-dlya-itel-a17/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-29bi-dlya-itel-a48/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-29ci-dlya-itel-a25/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-38ci-dlya-itel-a27-a49/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-39li-dlya-itel-vision-1-vision-1-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49fi-dlya-itel-vision-2s-vision-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-itel-a48-l6006-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-itel-vision-1-plata-na-razem-zaryadki-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl255-dlya-lenovo-zuk-z1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lenovo-a316i-a208t-a269i-a300t-bl214/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lenovo-s850-bl220/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-lenovo-s850-s920-k910-a2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-lenovo-s850-vibe-x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-lenovo-a850-a390-s5000-a516-a670-a690-a820-a830-k900-p770-p780-s650-s660-s720-s820/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-lenovo-k920-vibe-z2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-lenovo-a5000-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-46g1f-dlya-lg-m250/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-53yh-dlya-lg-d855-d690/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-t24-dlya-lg-k220ds-m710ds/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-t5-dlya-lg-e960-e975/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-t9-dlya-lg-d821-k500ds-k500n/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antenna-koaksialnyy-kabel-dlya-lg-e455/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-lg-e610-e612-e615-e450-e455-p705-p713-d221-d280-d285-d295-d320-d325-d335-d380-d410/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-lg-k410-k350e/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-lg-spirit-h422-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-lg-e455-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-perednyaya-dlya-lg-d802-g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-lg-h650/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-dlya-lg-h961s-k200ds-x240-k350e-k410-k430ds-v10-x-style-k8-lte-k10-k10-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-lg-d285-d325-h324-h422-h736-k220ds-k350e-k500ds-m320-m250/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-lg-g710-iphone-6-6-plus-6s-6s-plus-p20-pro-p30-pro-p40-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-lg-e400-e405-e612-e615-p700-p705-p765-p880-d295/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-lg-p895-t370-t375-v500-h650e/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-lg-d855g3-h818-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-lg-d802-g2-d618-g2-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-lg-d380-d335-h324-h422-h502-h540/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-lg-h860-h845-g5-g5-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-lg-p690-p970-p698-p520-gx500-gs290-gt540-a290-a230/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-lg-p920-d618-d724/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-lg-h930-v30-h930ds-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-lg-k200ds-na-knopki-gromkosti_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-lg-d802-g2-s-datchikom-priblizheniya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-microsoft-535-dual-540-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-micromax-x1800-joy-x649-x556-x800-x602-x806-x2814-x2400-x1800-d200-x2411-x2050/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-micromax-a102-canvas-doodle-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-micromax-d303/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-micromax-q380-canvas-spark/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-micromax-q4202-bolt-warrior-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-micromax-q415-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-micromax-q415-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-dlya-micromax-q346-q341-q327-q414-q326-s303-x249-d306-q333-q334-x401-x352-x2050-x1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-micromax-q354-bolt-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-micromax-q415-s-vibro-zvonkom-i-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-mini-usb-dlya-motorola-l7/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-motorola-v8/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-fl40-dlya-motorola-moto-x-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-he50-dlya-motorola-moto-e4-plus-moto-e5-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lk50-dlya-motorola-moto-g60s/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-nt40-dlya-motorola-moto-e20-xt2155/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-meizu-ba621-dlya-m5-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-ba711-dlya-meizu-m6/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bt710-dlya-meizu-m5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bu10-dlya-meizu-u10/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-meizu-pro-6-plus-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-meizu-15-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-meizu-15-plus-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-dlya-meizu-m2-mini-m3-max-m3-note-m3s-mini-m5-u10-u20-2-sim1-mmc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-dlya-meizu-pro-7-pro-7-plus-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-meizu-mx5/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-meizu-m3e-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-m2-mini-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-m3-note-l681h-ver-30-na-razem-zaryadki-mikrofon-knopku-home/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-mx4-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-mx4-na-knopku-vklyucheniya-mikrofon-sensor/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-mx5-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-29ci-dlya-nokia-c20/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bn-02-dlya-nokia-xl-dual-sim/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bp-3l-dlya-nokia-303-603-610-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-he362-dlya-nokia-nokia-81-2018-31-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hq430-dlya-nokia-3-4-nokia-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lc-620-dlya-nokia-62-nokia-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-nokia-bl-5c-dlya-1100-130-130-dual-205-205-dual-107-dual-208-220-220-dual-230/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-se681-dlya-nokia-c30/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-sp210-dlya-nokia-c1-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-wt240-dlya-nokia-23-32-53-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-wt330-dlya-nokia-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-nokia-bl-4u-8800-arte-206-206-dual-3120-5250-5530-6212-6600s-c5-03-e66-e75/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-nokia-bl-4c--6100-1202-1661-2220s-2650-2690-5100-6101-6125-6131-6300/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-nokia-bl-4ct-5310-6700s-7210-7230-7310-6600f-x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-nokia-bl-4ul-225-225-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antennyy-modul-dlya-nokia-lumia-800-rm-801/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antennyy-modul-dlya-nokia-6131/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antennyy-provod-nokia-625/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-nokia-5250/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-nokia-x7-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-nokia-3-nokia-2-nokia-5-nokia-8-xiaomi-redmi-note-5a-xiaomi-redmi-note-5a-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-nokia-620-720-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/8982/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-nokia-n70/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-nokia-n73-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-nokia-830-735/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-garnitury-nokia-c2-03-c3-00-c5-00-e5-00-x1-01-x3-02-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-nokia-302-305-306-500-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-nokia-5310-5610-5800-6700c-c1-02-c2-00-c3-01-x3-02-x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-nokia-lumia-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-nokia-x2-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-razem-usb-dlya-nokia-x2-02-5130-308-309-310/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-520-620-525-530-630-730-735/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-610/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-625-1320/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-710-208-207-220-220-dual-230-asha-500-503-503-dual-x-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-8600-6500s-6600s-7900-8800-arte-6303-701-x7-c7-00-c6-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-e7-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-n8-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-n85-n86-e66-6730-c2-02-c2-03-c2-06-c2-07-c2-08-c5/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-n9-800-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-nokia-930/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-nokia-n97-n97mini-e52-e55/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-nokia-830-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-nokia-2220/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/audiorazem-so-shleyfom-nokia-lumia-520-620-520-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/#&#1048;&#1052;&#1071;?/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-5-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-51-plus-ta-1105-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-6-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-720-plata-na-sistemnyy-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-lumia-800-rm-801-s-audio-razemom/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-nokia-22-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-nokia-31-2018-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-nokia-3-4-5-4-ta-1283-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp673-dlya-oppo-a3s-oppo-a5-2019-4g-oppo-a5s-oppo-ax7/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp737-dlya-oppo-reno-2z/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp765-dlya-oppo-a91-4g-reno-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp779-dlya-oppo-reno-4-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp781-dlya-oppo-a52-4g-a72-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp805-dlya-oppo-a53-4g-a54-4g-a16-a55/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp817-dlya-oppo-a15-oppo-a15s/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp819-dlya-oppo-reno-5-4g-reno-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp851-dlya-oppo-a74-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp885-dlya-oppo-a96/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp907-dlya-oppo-reno-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp915-dlya-oppo-a17-oppo-a17k/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp923-dlya-oppo-a57s/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp959-dlya-oppo-reno-8t-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp981-dlya-oppo-reno-8t-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-a15-a15s-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-a1k-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-a31-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-a5s-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-ax7-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-realme-c25-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-i-mmc-dlya-oppo-a53-a54-4g-a55-4g-realme-8-8i-8-pro-c21y/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-oppo-a31/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a15-a15s-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a17-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a31-knopka-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a5-2020-a9-2020-skaner-otpechatka-paltsev-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a52-4g-a72-4g-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a53-4g-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a53-4g-na-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a57s-cph2385-plata-nizhnyaya-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a91-cph2021-na-razem-zaryadki-sistemnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a96-cph2333-plata-nizhnyaya-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-reno-4-lite-cph2125-5-lite-cph2205-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-reno-7-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-reno-8t-4g-cph2481-plata-nizhnyaya-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-reno-8t-5g-cph2505-nizhnyaya-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp743-dlya-oneplus-7t/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp745-dlya-oneplus-7t-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp759-dlya-oneplus-8-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp761-dlya-oneplus-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp815-dlya-oneplus-nord-n10-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp903-dlya-oneplus-nord-ce-2-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp927-dlya-oneplus-nord-ce-2-lite-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-ab3000iwmc-dlya-philips-s326/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-philips-xenium-w832-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp741-dlya-realme-xt/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp771-dlya-realme-c25y/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp775-dlya-realme-x3-superzoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp793-dlya-realme-c15-c25-c25s-narzo-30a-50a/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp803-dlya-realme-v3-c17-9-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp857-dlya-realme-gt-neo/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp875-dlya-realme-narzo-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp877-dlya-realme-8i-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp957-dlya-realme-10-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp983-dlya-realme-10-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blpa17-dlya-realme-c53-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-realme-9i-gt-5g-gt-neo-na-shleyfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-realme-c2-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-realme-9i-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-realme-narzo-50-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-realme-narzo-30a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-c15-rmx2180-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-c3-rmx2020-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-c30s-rmx3690-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-c35-srednyaya-chast-korpusa-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-narzo-30a-rmx3171-srednyaya-chast-korpusa-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-realme-3-3-pro-5-5-pro-c2-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-realme-9i-bez-ramki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-realme-narzo-30a-bez-ramki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-3-pro-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-6-knopka-na-skaner-otpechatka-paltsa-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-6i-na-skaner-otpechatka-paltsa-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-7-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-8-5g-narzo-30-5g-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-8i-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-9i-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-8-8-pro-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c15-knopka-na-skaner-otpechatka-paltsa-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c21-na-skaner-otpechatka-paltsa-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c21-na-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c3-rmx2021-osnovnoy-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c3-knopka-skaner-otpechatka-paltsa-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/komplekt-boltov-dlya-samsung-j250-galaxy-j2-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-samsung-galaxy-a5-2017-a520f-j5-2017-j530f-eb-ba520abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-samsung-j5-2017-j530f-j7-2017-j730f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-samsung-j5-2017-j530f-j7-2017-j730f-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-samsung-j5-2017-j530f-j7-2017-j730f-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/nfs-chip-s-plastikom-samsung-galaxy-s7-edge-g935f/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-samsung-galaxy-s7-edge-sm-g935f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bj805abe-dlya-samsung-galaxy-a6-plus-2018-sm-a605f-j8-plus-2018-sm-j805f/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b150ae-dlya-samsung-galaxy-core-gt-i8262-g350e/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba013aby-dlya-samsung-galaxy-a01-core-a013f/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba217aby-dlya-samsung-a217f-galaxy-a21s/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba426aby-dlya-samsung-a725-galaxy-a72/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba546aby-dlya-samsung-a346-galaxy-a34-5g-a546-galaxy-a54-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba720abe-dlya-samsung-galaxy-a7-2017-sm-a720f-j730f/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba920abu-dlya-samsung-a920-galaxy-a9-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg580abn-dlya-samsung-m20-m205f/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg610abe-dlya-samsung-j415f-j4-2018-j610f-j6-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg928abe-dlya-samsung-g928f-s6-edge-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg970abu-dlya-samsung-g970-galaxy-s10e/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg973abu-dlya-samsung-g973-galaxy-s10/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg975abu-dlya-samsung-g975-galaxy-s10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bj800abe-dlya-samsung-a600f-j810f-j600f/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bm317aby-dlya-samsung-m317-galaxy-m31s/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bm415aby-dlya-samsung-galaxy-m51-sm-m515f/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bn972abu-dlya-samsung-n975-galaxy-note-10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb494353vu-dlya-samsung-s5250-s5570-s5750-s7230-c6712-s5282-s5310-s5330-yp-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hq-50s-dlya-samsung-a025-galaxy-a02s-a037-galaxy-a03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hq-50sd-dlya-samsung-a035-galaxy-a03/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hq-61n-dlya-samsung-sm-m015f-galaxy-m01/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-ql1695-dlya-samsung-a015-galaxy-a01/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-scud-wt-n6-dlya-samsung-a107-galaxy-a10s-a207-galaxy-a20s/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-samsung-galaxy-a3-sm-a310f-2016-eb-ba310abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-samsung-galaxy-a7-sm-a700f-eb-ba700abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-samsung-g361h-v-sbore-s-razemom-garnitury/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-samsung-galaxy-s5-g900f/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-samsung-j530f-j730f-a600f-a605f-j810f/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-samsung-a155f-galaxy-a15-verkhniy-slukhovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-w-gt-i8150-s-audio-razemom-i-dinamikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-samsung-galaxy-a03-core-a032f-s-tachskrinom-or/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-samsung-a736-galaxy-a73-5g-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-samsung-g991-galaxy-s21-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-samsung-m135-galaxy-m13-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-samsung-s901-galaxy-s22-chernyy-bez-stekla-kamery/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-samsung-a045-galaxy-a04-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpusa-dlya-samsung-g770-galaxy-s10-lite-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpusa-dlya-samsung-m307f-galaxy-m30s-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-samsung-a725f-galay-a72-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-samsung-g313h-na-shleyfe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-samsung-g357fz-na-shleyfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-samsung-j320f-j250f-j260f-j510f-j710f-g532f-t280-t285/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-dlya-samsung-galaxy-note-n7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-dlya-samsung-galaxy-s-gt-i9000--s-plus-i9001/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-a3-sm-a300f-osnovnaya-zadnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-a3-sm-a300f-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-alpha-sm-g850f-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-note-2-gt-n7100-zadnyaya-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-note-5-n920-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-s2-gt-i9100-perednyaya-s-datchikom-sveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-s6-g920f-s6-edge-g925f-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-j250-galaxy-j2-2018-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-sm-n9005-galaxy-note-3-osnovnaya-zadnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-s5-g900-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-home-dlya-samsung-j250-galaxy-j2-2018-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-vklyucheniya-gromkosti-dlya-samsung-i9220/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-vklyucheniya-gromkosti-dlya-samsung-n9000/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopki-vklyucheniya-i-zvuka-dlya-samsung-sm-n9005-galaxy-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopki-dlya-samsung-j250-galaxy-j2-2018-zvuka-vklyucheniya-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tolkatel-knopki-home-dlya-samsung-j120f-j1-2016-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-dlya-samsung-a205f-a305-a505-a705f-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-dlya-samsung-a515f-a715f-galay-a5-a71-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-lotok-dlya-samsung-a035-galaxy-a03-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-lotok-dlya-samsung-g920fd-s6-duos-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/s2mpu09x01-s537-mikroskhema-pamyati-dlya-samsung-a505-galaxy-a50/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/98512-mikroskhema-kontroller-zaryadki-dlya-samsung-g960f-g965f-n960f/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/jvhgky-mikroskhema-kontroller-pitaniya-samsung-g950f-n910c_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/max77838-mikroskhema-kontroller-pitaniya-samsung-g935f-g950f-n950f/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pm8917-mikroskhema-kontroller-pitaniya-samsung-i9500-i9200-i9195-i9295/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/s2mu004x-mikroskhema-kontroller-pitaniya-samsung-a320-a520-a720-a750/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/s2mu106x01-mikroskhema-pamyati-dlya-samsung-a505-galaxy-a50-g975-galaxy-s10/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/s560-mikroskhema-kontroller-pitaniya-dlya-samsung-g960-galaxy-s9-g965-galaxy-s9/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sm5701-mikroskhema-kontroller-pitaniya-samsung-j120-j320/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/w25q64fwig-mikroskhema-pamyati-nand-flash/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-samsung-a105-galaxy-a10-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-samsung-a105-galaxy-a10-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/komplekt-boltov-dlya-samsung-galaxy-j1-2016-sm-j120/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-samsung-a800f-g928f/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-samsung-c101-s4-zoom-ot-6010d-alcatel-ot-6030d-ot-6033x-asus-a400cg-asus-fe170cg/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-samsung-galaxy-a3-a5-a7-a300f-a500-a700/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-samsung-i9082-c3222-e1195-lenovo-s580/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-dlya-samsung-galaxy-ace-2-gt-i8160/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-dlya-samsung-a750f-a307f-a920f-a105f-a205f-a505f-m105f-m205f-m307f/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-samsung-g360h-g350e-g361h-g530h-g531h-g532f-j100f-t230-t231-k410-j320f/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-samsung-s3650-s5050-s5510-c3010-c3300-b7300-lg-km500-lg-km150/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-samsung-a300f-a500f-a700f-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-samsung-galaxy-a920-g930f-g935f-n910c-n915f-g988b-n970f-n975f-n980f-g780f-g991b-g996b/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-samsung-galaxy-i9500-i9505-i9295-n9000-n9005-lg-d855-h791-h818-h961s/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-samsung-s3850-i9300-s5250-s5260-s5560-s5600-s6703-n7000-i9000-i9003-i9100/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-samsung-a032-galaxy-a03-core-chernyy-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-samsung-a035-galaxy-a03-chernyy-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-samsung-a045-galaxy-a04-chernyy-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-samsung-g970f-g973f-g975f-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-samsung-c3560-s3850-s6802-e2530-e2600-c3750-c3752-s5300-s5360-s5380-i9070-i9250-b7350-c3322/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-samsung-s7270-s7272-g355h-g7102-g386f-g530h-g531h-g350e-g532f/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-b7300-s8500-s8530-s9402/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-g800h/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-g920f-g920fd/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i8160/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i8190-s7530-s7562-i8200/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i8910-i9000-s7220-i9003-i9010-s5260-s5350-s5530-s5660/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i9082-i9080-i8552-i9060-i9152-t110-t111-g360h-t560/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i9260/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-s5310-i8262-i9190-s5312-s6310-s6312/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-s5600-i9100-s5510-s7070-s3550-s5150-c3300/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-s6810-c3592-e1272-e2202-s3332-s3802-s5280-s5282-s7390-s7710/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-samsung-c160-c250-c260-c288/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-samsung-n9000-n9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-samsung-a300f-a500f-a700f-n910c/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-samsung-a310f-a510f-a710f-g928f/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-3m-dlya-perekleyki-stekla-na-samsung-galaxy-s2-i9100/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/-skotch-3m-dlya-perekleyki-stekla-na-samsung-galaxy-s4-i9500/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-3mm-dlya-perekleyki-stekla-na-samsung-s3-mini-i8190/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-dlya-displeya-samsung-a3-a300f/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-dlya-perekleyki-stekla-na-samsung-galaxy-s3-i9300-i9305/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-dlya-perekleyki-stekla-na-samsung-galaxy-s4-i9500-i9505/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-samsung-g991-galaxy-s21-g996-galaxy-s21-bez-ramki-komplekt-3-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a013f-galaxy-a01-core-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a035-galaxy-a03-bez-ramki-komplekt-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a115f-galaxy-a11-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a225-galaxy-a22-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a725-galaxy-a72-komplekt-5-sht-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-g990-galaxy-s21-fe-komplekt-3-sht-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-m015-galaxy-m01-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-m105-galaxy-m10-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-m317-galaxy-m31s-m515-galaxy-m51-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-samsung-j510/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a015f-galaxy-a01/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a207f-a20s/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a320f-a520f-a720f-t820-t825/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a415f-galaxy-a41/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a515f-galaxy-a51/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a525-galaxy-a52-bez-ramki-komplekt-5sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a705f-galaxy-a70/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g930f-g935f/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g970f-galaxy-s10e-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g970f-galaxy-s10e-chernyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g973f-g975f/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g988b-gakaxy-s20-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-j320f-j500f-t280-t285-g532f/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-m205f-galaxy-m20/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-m215f-galaxy-m21/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-na-kameru-dlya-samsung-note-2-n7100/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-galaxy-a3-2017-sm-a320f-belyy-pod-perekleyku_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-galaxy-a3-2017-sm-a320f-zoloto-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-galaxy-j5-sm-j500f-belyy-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-galaxy-j5-sm-j510f-zoloto-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-s5-mini-g800f-s5-mini-duos-g800h-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-s5-mini-g800f-s5-mini-duos-g800h-sinee/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-s5-mini-g800f-s5-mini-duos-g800h-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-sm-a520f-a5-2017-belyy-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-sm-n910f-note-4-seryy-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-g970f-galaxy-s10e-chernoe-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a3-2016-a310f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-2016-a510f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-2016-a510f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-2016-a510f-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-a500f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-a500f-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a7-a700f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a7-a700f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a7-a700f-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-ace-style-sm-g357fz-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-alpha-g850f-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-e5-e500h-ds-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-e5-e500h-ds-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-j7-2016-j710-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-2-n7100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-2-n7100-sinee/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-n9220-belyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-n7000-chernoe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-n9220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-n9220-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s2-gt-i9100-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s2-gt-i9100-pod-perekleyku-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-gt-i9500-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-gt-i9500-sinee/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-mini-sm-i9190-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-mini-sm-i9190-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-mini-sm-i9190-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s5-sm-g900f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s6-edge-sm-g925f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s6-sm-g920f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s7-g930f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mezhplatnyy-shleyf-dlya-samsung-galaxy-a20-2019-a205f/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-s-razemom-zaryadki-i-mikrofonom-dlya-samsung-galaxy-s5-mini-g800f/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-samsung-n915f-galaxy-note-edge-dlya-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a21s-sm-a217f-osnovnoy-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a015-galaxy-a01-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a015f-galay-a01-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a015f-galay-a01-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a155f-galaxy-a15-na-knopki-zvuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a207f-galaxy-a20s-na-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a310f-a510f-a710f-v-sbore-s-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a525f-galaxy-a52-na-skaner-otpechatka-paltsev/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a600f-a605f-j415f-j600f-j610f-j810f-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a805f-galaxy-80-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a12-m31s-m51-m12-a02-a125f-m317f-m515f-m127f-a022g-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a20s-sm-a207-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a21s-sm-a217f-na-knopki-vklyucheniya-i-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a21s-a217f-plata-na-razem-zaryadki-razem-naushnikov-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a3-sm-a300f-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a50-sm-a505-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a52-sm-a525f-osnovnoy-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-s7-g930-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-m105-m10-plata-s-razemom-zaryadki-razemom-garnitury-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-m317f-galaxy-m31s-na-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-n970f-galaxy-note-10-na-knopki-gromkosti-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-n980f-galaxy-note-20-na-knopki-gromkosti-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-s9-g960f-g965f-s9-na-garnituru/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-s-audio-razemom-dlya-samsung-sm-n7100-galaxy-note-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-sim-i-mms-karty-samsung-n915-galaxy-note-edge/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/LIP1641ERPXC-Sony-XA1/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/lis1605erpc-akkumulyator-dlya-sony-e6853-z5-premium-e6833-z5-premium-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-12390586-00-dlya-sony-10-plus-dual-i4213/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lip1624erpc-dlya-sony-f8131-x-performance-f8132-x-performance-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lis1501erpc-dlya-sony-xperia-zl-c6503-lt35h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lis1561erpc-dlya-sony-d5803-xperia-z3-compact-e5303-xperia-c4-e5333-xperia-c4-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lis1594erpc-dlya-sony-e5803-e5823-xperia-z5-compact-f3211-f3212-f3213-xperia-xa-ultra-f3215-f3216-xperia-xa-ultra-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-sony-i4113-xperia-10-dual-i3113-xperia-10-i3213-xperia-10-plus-i4213-xperia-10-plus-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-sony-lt15-lt18-st18-wt19-x10-lt22i-lt26i-lt28i-lt29i-c1505-xperia-e-c2105-xperia-l-c1904-c1905-xperia/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-sony-xperia-e3-e3-dual-d2203-d2212/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-sony-xperia-m2-m2-dual-d2303-d2306-d2302/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zaglushka-sim-dlya-sony-xperia-m4-e2303-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/nabor-zaglushek-simmicrosd-sony-xperia-m4-e2303-korall/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-sony-e2303-e2312-m4-m4-dual-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-sony-e2303-e2312-m4-m4-dual-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-sony-xperia-z-c6603-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-sony-xperia-c-c2305-osnovnaya-zadnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-sony-xperia-s-lt26i/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-frontalnaya-dlya-sony-xperia-z2-d6503/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-frontalnaya-dlya-sony-xperia-z3-d6603-z3-dual-d6633-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-sony-d2502-c3-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-sony-e5303-c4-e5333-c4-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-sony-e5533-c5-ultra-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-sony-lt26i-xperia-s-lt26ii-xperia-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-sony-e5303-c4-e5333-c4-dual-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-sony-g3221-xa1-ultra-g3212-xa1-ultra-dual-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-microusb-razem-dlya-sony-c1904-c1905-c2005-d5102-d5103-m-t3/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-sony-c6833-z-ultra-d5503-z1-compact-d5303-t2-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-sony-e2105-e2115-e4-e4-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-micro-usb-dlya-sony-e5533-c5-ultra-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-c1504-c1505-c1604-c1605-xperia-e-xperia-e-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-c2305-d2203-d2212-c-e3-e3-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-c5302-xperia-sp/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-d20xx-xperia-e1-d21xx-xperia-e1-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-e2003-e2033-e4g-e4g-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-e5303-e5333-c4-c4-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-sony-st23i-st26i-c2105-mt25i/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-sony-xperia-m5-m5-dual-e5603-e5633/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-sony-xperia-z1-c6903-na-mikrofon/?sku=11034" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-sony-xperia-c4-c4-dual-e5303-e5333-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-sony-xperia-xa-f3112-f3111-dual-na-razem-zaryadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-sony-xperia-z-c6603-na-raziem-garnituri/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/korpus-sonyericsson-k310i-s-klaviaturoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-sony-ericsson-u5i-vivaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-sonyericsson-r800i-play-blackberry-9320-sony-r801-china-mobile-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-mikro-usb-dlya-sonyericsson-sk17i/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49ft-dlya-tecno-spark-8c-5-air-6-go-8p-go-2022-pop-5-lte-pop-6-pro-camon-15-15-air-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49jt-dlya-tecno-camon-18p/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49lt-dlya-tecno-camon-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-58bt-dlya-tecno-pouvoir-4-pova-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-68at-dlya-tecno-pova-2-pova-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-68bt-dlya-tecno-pova-neo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/derzhatel-sim-dlya-tecno-spark-8c-kg5n-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/osnovnaya-zadnyaya-kamera-dlya-tecno-spark-8c-kg5n-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/frontalnaya-perednyaya-kamera-dlya-tecno-spark-8c-kg5n-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-camon-19-camon-19-pro-v-sbore-s-tachskrinom-or-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-camon-12-air-v-sbore-s-tachskrinom-i-sensornym-steklom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-camon-12-v-sbore-s-tachskrinom-i-sensornym-steklom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-camon-15-v-sbore-s-tachskrinom-chernyy-or/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-pop-5-lte-bd4-v-sbore-s-tachskrinom-or-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-pova-4-lg7n-v-sbore-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-spark-4-air-kc6-v-sbore-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-spark-8c-kg5n-v-ramke-s-tachskrinom-chernyy-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-spark-8p-8t-infinix-hot-11-x662b-itel-vision-5-plus-s18-pro-v-sbore-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-tecno-spark-go-2022-kg5m-serebro-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/korpus-dlya-tecno-spark-8c-kg5n-chernyy-zadnyaya-kryshka-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-tecno-camon-18p-ch7n-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-tecno-pop-6-pro-be8-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-tecno-spark-8c-spark-go-2022-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/nizhnyaya-plata-dlya-tecno-spark-8c-shleyf-na-razem-zaryadki-garnitury-mikrofon-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-tecno-spark-5-air-spark-6-go-pouvoir-4-knopka-na-skaner-otpechatka-paltsa-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-tecno-spark-5-air-spark-6-go-pouvoir-4-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/bm3j-akkumulyator-dlya-xiaomi-mi-8-lite-vixion/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/bn47-akkumulyator-dlya-xiaomi-mi-a2-lite-redmi-6-pro-redmi-6-plus-vixion/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm33-dlya-xiaomi-mi4i/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm33-dlya-xiaomi-mi4i/?sku=37821" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm36-dlya-xiaomi-mi5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm38-dlya-xiaomi-mi4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm39-dlya-xiaomi-mi6/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm3a-dlya-xiaomi-mi-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bn49-dlya-xiaomi-redmi-7a/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bn56-dlya-xiaomi-redmi-9a-redmi-9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-xiaomi-redmi-5-plus-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-xiaomi-mi-11-lite-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-xiaomi-mi-mix-3-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-xiaomi-redmi-note-8-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-xiaomi-redmi-note-3-redmi-note-3-pro-redmi-note-4-redmi-3-redmi-3-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pmi632-502-00-mikroskhema-kontroller-pitaniya-dlya-xiaomi-redmi-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pmi632-902-00-mikroskhema-kontroller-pitaniya-dlya-xiaomi-redmi-note-8t-redmi-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-xiaomi-mi-4c-mi-4i-redmi-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-xiaomi-mi-5s-mi-5s-plus-mi-note-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-xiaomi-poco-x4-pro-5g-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-xiaomi-redmi-a1-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-xiaomi-poco-x4-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-xiaomi-mi-4-redmi-vivo-x5-max-6-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-c40-220333qpg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-f3-m2012k11ag-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-m3-pro-5g-m2103k19pg-redmi-note-10t-m2103k19y-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-m4-pro-5g-21091116ag-redmi-note-11s-5g-22031116bg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-m5-22071219cg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-x3-nfc-m2007j20cg-x3-pro-m2102j20sg-siniy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-x3-nfc-m2007j20cg-x3-pro-m2102j20sg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-10-2022-22011119uy-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-10-21061119dg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-10c-220333qny-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-12c-22120rn86g-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-7a-m1903c3ee-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-9-m2204j19ag-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-9a-m2006c3lg-9c-m2006c3mng-10a-220233l2g-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-a1-redmi-a1-plus-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-10-pro-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-10-10s-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-11-4g-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-11-pro-4g-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-11s-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-4x-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-5-5-pro-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-5-5-pro-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-7-7-pro-siniy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8-pro-na-2-sim-karty-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8-pro-na-2-sim-karty-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8-redmi-note-8-2021-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8-redmi-note-8-2021-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8t-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-9-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-9s-redmi-note-9-pro-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-9s-redmi-note-9-pro-zelenyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-9s-redmi-note-9-pro-seryy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-xiaomi-redmi-9a-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-xiaomi-redmi-go-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-xiaomi-redmi-note-10-redmi-note-10s-v-sbore-s-ramkoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-xiaomi-115-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-xiaomi-65-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-xiaomi-7-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-akkumulyatora-dlya-xiaomi-redmi-note-4x-na-platu/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-microusb-dlya-xiaomi-mi-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-microusb-dlya-xiaomi-redmi-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-type-c-dlya-xiaomi-mi-9t-redmi-9-note-9-pro-9s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-xiaomi-redmi-go-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-micro-usb-dlya-xiaomi-mi-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-type-c-dlya-xiaomi-mi-4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-xiaomi-redmi-3s-micro-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf---plata-dlya-xiaomi-mi-4s-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf---plata-s-razemom-zaryadki-dlya-xiaomi-mi-5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-xiaomi-mi-4s-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-xiaomi-mi-6-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-xiaomi-redmi-note-7-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-11t-11t-pro-plata-na-razem-zaryadki-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-mi-11-plata-na-razem-zaryadki-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-mi-9-na-skaner-otpechatka-paltsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-mi-a3-mi-cc9e-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-poco-m3-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-redmi-go-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-redmi-note-10-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-redmi-note-8-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-redmi-note-9-na-knopki-gromkosti-na-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-g7-dlya-vivo-y11-y12-y17/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-w1-dlya-vivo-y02/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-f3-dlya-vivo-y91-y91c-y91i/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-m3-dlya-vivo-y30/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-n8-dlya-vivo-v20-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-o5-dlya-vivo-y20-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-q8-dlya-vivo-y53s-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-s2-dlya-vivo-y33s/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-s7-dlya-vivo-y16/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-t6-dlya-vivo-t1-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-w0-dlya-vivo-y35/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-w2-dlya-vivo-v25-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-vivo-y21-2021-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-vivo-y91c-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-vivo-y91c-y91i-y91-i-dr-srednyaya-chast-korpusa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-i-mmc-dlya-vivo-y91c-y11-y12-y17-y1s-y31-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-xiaomi-11t-11t-pro-bez-ramki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-vivo-y31-2021-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/li3927t44p8h786035-akkumulyator-dlya-zte-blade-v8-blade-a910-blade-v7-blade-z10_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-li3849t44p8h906450-dlya-zte-blade-a6-a6-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-zte-blade-a71-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-zte-blade-a71-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-4501-dlya-tele2-midi-lte-midi-11/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-type-c-dlya-wileyfox-swift-2-swift-2-plus-swift-2-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/343s0561-a1-mikroskhema-iphone-kontroller-pitaniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antenna-dlya-iphone-4-gsm/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vibro-zvonok-dlya-apple-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-verkhniy-slukhovoy-dlya-apple-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-zvonok-s-antennoy-gsm-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-osnovnaya-zadnyaya-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopki-gromkosti-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kontakty-sim-karty-dlya-apple-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/setochka-dinamika-dlya-apple-iphone-4-5-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/srednyaya-chast-korpusa-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-4-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-4-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-iphone-13-iphone-13-mini-komplekt-2-sht-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-12-mini-dlya-displeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s00564-mikroskhema-kontroller-pitaniya-kamery-dlya-apple-iphone-12-iphone-12-pro-iphone-12-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/343s00437-mikroskhema-kontroller-pitaniya-dlya-apple-iphone-12-iphone-12-mini-iphone-12-pro-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/lm3567a1-mikroskhema-kontroller-podsvetki-dlya-apple-iphone-11-iphone-11-pro-iphone-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pmx55-mikroskhema-kontroller-pitaniya-dlya-apple-iphone-12-iphone-12-mini-iphone-12-pro-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sn2611a0-mikroskhema-kontroller-zaryada-dlya-apple-iphone-11-iphone-11-pro-iphone-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/stpmb1-mikroskhema-kontroller-besprovodnoy-zaryadki-dlya-apple-iphone-11-iphone-11-pro-iphone-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tps65656a2-mikroskhema-kontroller-podsvetki-dlya-apple-iphone-12-iphone-12-pro-iphone-12-pro-max-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-12-dlya-displeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-12-pro-dlya-ekrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-12-pro-max-dlya-ekrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/339s00648-mikroskhema-wi-fi-modul-dlya-iphone-11-11-pro-11-pro-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/343s00354-mikroskhema-kontroller-pitaniya-dlya-apple-iphone-11-11pro-11-pro-max-u2700/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-dlya-iphone-11-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-11-na-razem-zaryadki-garnitury-i-mikrofon-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vlagozashchitnaya-prokleyka-dlya-iphone-11-pro-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-dlya-iphone-11-pro-max-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-11-pro-max-na-razem-zaryadki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-xs-max-dlya-displeya/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-dlya-iphone-xs-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-iphone-xr-dlya-ekrana/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-xr-s-razemom-zaryadki-mikrofonom-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vodozashchitnaya-prokleyka-dlya-iphone-x-skotch/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/1614a1-mikroskhema-kontroller-usb-zaryada-dlya-apple-iphone-12-mini-iphone-12-iphone-12-pro-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/1616a0-mikroskhema-kontroller-zaryada-dlya-apple-iphone-13-iphone-13-pro-iphone-13-pro-max-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/1618a0-mikroskhema-kontroller-zaryada-dlya-apple-iphone-14-iphone-14-pro-iphone-14-plus-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s00248-mikroskhema-audiokontroller-dlya-apple-iphone-8-iphone-8-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s00295-mikroskhema-dlya-iphone-kontroller-pitaniya-dlya-iphone-8-8-plus-x-se-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s00411-mikroskhema-audiokontroller-dlya-apple-iphone-xr-iphone-xs-iphone-xs-max/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ad7149-mikroskhema-kontroller-home-dlya-iphone-7-7plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pmd9645-mikroskhema-kontroller-pitaniya-dlya-apple-iphone-7-iphone-7-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-iphone-7-1960-mah_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-iphone-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/u4020-3539-mikroskhema-zashchitnyy-filtr-podsvetki-16-pin-iphone-6s-6s-plus-7-7-plus-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-iphone-6-plus-2915-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-iphone-6-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-iphone-6-plus-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-6-plus-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-6-plus-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-iphone-6-plus-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-iphone-66-plus-na-knopku-home-v-sbore-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-zaryadki-iphone-6-plus-i-audio-razemom-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antennyy-provod-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-akb-dlya-iphone-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikroskhema-iphone-6-zashchitnyy-filtr-podsvetki-12-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-iphone-6-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-apple-iphone-6-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-iphone-6-na-knopki-gromkosti-blokirovki/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-dlya-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/nabor-vintov-dlya-iphone-5s-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/rezinovaya-prokladka-knopki-home-dlya-iphone-5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/65730a0p-mikroskhema-zashchitnyy-filtr-displeya-iphone-5s-5s-6-6-plus-6s-20-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-iphone-5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-5c-s-razemom-zaryadki-i-audio-razemom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-vklyucheniya-dlya-iphone-5-vneshnyaya-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-vklyucheniya-gromkosti-dlya-iphone-5-5s-2-kontakta/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-regulirovki-gromkosti-dlya-iphone-5-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-regulirovki-gromkosti-dlya-iphone-5-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-karty-iphone-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-frontalnoy-kamery-iphone-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-iphone-5--se-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-iphone-5-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-iphone-5-na-proverku-displeev-i-tachskrinov/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-s-razemom-zaryadki-i-audio-razemom-dlya-iphone-5-lightning-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/338s0940-mikroskhema-audio-kontroller-iphone-4s-ipad-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-iphone-4s-1430-mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kryshka-shleyfa-antenny-dlya-iphone-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/perednyaya-kamera-dlya-iphone-4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-apple-iphone-4s-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tolkatel-dzhoystika-dlya-iphone-4s-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-iphone-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-iphone-4-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displey-iphone-4-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-iphone-4-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-telefona-acer-z530-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tli019d7-dlya-alcatel-ot-5033d/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tli020f1-tli020f-dlya-alcatel-ot-5045d-ot-4045d-ot-5010d-ot-5042x-ot-6036y-ot-7041d-ot-5044d_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tlp024c1-dlya-alcatel-ot-5046d-ot-5059d-ot-5080d/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tlp029a1-dlya-alcatel-ot-5025d--/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-tlp029d1-dlya-alcatel-ot-5034d-ot-5052d-ot-5058i-ot-5086d-ot-5008y/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-alcatel-5060d-chernyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-alcatel-ot-8020-ot-8030-ot-8008-ot-8000-ot-7050-ot-7041-ot-7025-ot-6050-ot-6040/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-alcatel-ot-8020-ot-7025-ot-5050-ot-5042d/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-alcatel-ot-6012d-ot-6036y-ot-6037y-ot-6040d-ot-6050y-ot-7047d-ot-7050y/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-alcatel-ot-6036y-idol-2-mini-s-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-alcatel-ot-7045y-pop-s7-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-alcatel-ot-2012d/?sku=37820" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-c11p1403-dlya-asus-a450cg-zenfone-4-45/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-c11p1501-dlya-asus-ze550kl-zenfone-2-laser-ze601kl-zd551kl-zenfone-selfie/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-c11p1708-dlya-asus-ze620kl-zenfone-5-zs620kl-zenfone-5z/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-asus-a450cg-zenfone-4-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-asus-zd552kl-zenfone-4-selfie-pro-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-asus-zs570kl-zenfone-3-deluxe-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-asus-zc500tg-zb551kl-zb452kg-zb500kl-zb450kl-zb552kl-zb690kg-zenfone-go/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-asus-zenfone-c-zc451cg/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-asus-zc600kl-zenfone-5-lite-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-asus-zd552kl-zenfone-4-selfie-pro-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-asus-zd552kl-mezhplatnyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-asus-zenfone-2-laser-ze500kl-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-asus-zenfone-selfie-zd551kl-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-explay-dream-flame/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-explay-fresh/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-explay-craft-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-fly-fs505-nimbus-7-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-fly-fs505-nimbus-7-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektory-sim-fly-fs516/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-karty-dlya-fly-iq239-iq434-/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/lm36274-mikroskhema-kontroller-podsvetki-dlya-huawei-honor-10i-4g-hry-lx1t-p-smart-2019-4g-pot-lx1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-fly-iq446-iq442-iq453-iq4412/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-fly-iq239-iq431-iq449/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/b0pkx100-akkumulyator-dlya-htc-desire-626-desire-626g-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b0pjx100-35h00239-00m-dlya-htc-one-e9-desire-828/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b2pzm100-dlya-htc-u-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-htc-desire-s-g12-salsa-c510-g15-sensation-g14-sensation-xe-g18-radar-t5555-desire-z/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-htc-desire-601-601-dual-610-eye-one-mini-mini-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-htc-p3450-touch-td028thed1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-htc-one-a9s-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-htc-one-a9s-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-htc-desire-616-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-htc-desire-626g-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-htc-desire-c-one-v-rhyme-radar-desire-z/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-htc-one-x-g23-one-x-8x/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-htc-8x/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-8x/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-desire-310--310-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-desire-510-desire-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-desire-g7-g5-sensation-sensation-xl/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-flyer/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-one-v-t320e-primo-g24-desire-x/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-htc-one-x-one-s/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-htc-evo-3d/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-htc-one-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-htc-10-na-razem-mmc-flesh-karty/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-htc-desire-828-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-htc-desire-828-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-htc-desire-616-dual-s-razemom-zaryadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb386589ecw-dlya-huawei-p10-plus-honor-view-10-honor-play-honor-20-nova-3-mate-20-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb416492efw-dlya-huawei-honor-x8-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb426589eew-dlya-huawei-nova-8-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb466589efw-dlya-huawei-nova-8i-4g-honor-50-lite-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb466596efw-dlya-huawei-honor-x9-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb474284rbc-dlya-huawei-honor-3c-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb476489efw-dlya-huawei-honor-50-5g-nova-9-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb494590ebc-dlya-huawei-honor-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb496590efw-dlya-huawei-honor-x7-4g-honor-x6-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb516578efw-dlya-huawei-p50-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb525777eew-dlya-huawei-huawei-p40/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb526489eew-dlya-huawei-honor-9a-4g-moa-lx9n-y6p-4g-med-lx9n/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb536479ecw-dlya-huawei-p50-pro-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb546779egw-dlya-huawei-mate-50-pro-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hb596074eew-dlya-huawei-huawei-p40-pro-plus-5g-els-n39/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-huawei-5c-p9-p9-lite-honor-8-p8-2017-hb366481ecw/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-huawei-mate-30-tas-l29-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-huawei-p9-p9-lite-p9-plus-honor-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-huawei-p9-p9-plus-honor-8-nova-honor-9-honor-9-premium-p10-p10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-huawei-honor-9a-y6p-v-sbore-/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-huawei-p40-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-dlya-huawei-honor-10-lite-p-smart-2019-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-huawei-y5-2017-4g-mya-l02-v-sbore-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-honor-30-pro-plus-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-honor-x6a-wdy-lx1-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-honor-x9-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-mate-30-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-huawei-y6-ii-cam-l21-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpusa-huawei-ascend-p6-rozovyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpusa-dlya-huawei-y9-prime-2019-sinyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-huawei-p8/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-huawei-p8-lite-ascend-mate-7-p8-gr3/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/derzhatel-sim-karty-lotok-dlya-huawei-nova-9-honor-50-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-dlya-huawei-p20-lite-ane-lx1-nova-3e-ane-al00-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-karty-dlya-huawei-honor-7c-pro-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-karty-dlya-huawei-p30-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-dlya-huawei-honor-8x-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-huawei-honor-9-lite-9x-lite-10-lite-10-pro-nova/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-x8-5g-tfy-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-30i-lra-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-50-nth-nx9-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-50-lite-nova-8i-ntn-lx1-nen-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-x7-cma-lx1-cma-lx2-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-x8a-crt-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-honor-x9-any-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-nova-9-se-jln-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-nova-y70-mga-lx9n-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-nova-y90-ctr-lx1-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-p30-lite-mar-lx1m-nova-4e-mar-al00-48-mp-srednyaya-chast-v-sbore-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-huawei-y9s-stk-l21-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-oppo-r15-microusb-s-krepleniem/" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-huawei-ascend-g7/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-huawei-honor-8-beloe-dlya-perekleyki/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-honor-30-bmh-an10-honor-30-premium-bmh-an10-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-mate-30-tas-l29-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-mate-30-pro-vog-l29-bez-ramki_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-mate-40-pro-noh-nx9-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-p30-pro-vog-l29-v-sbore-s-ramkoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-huawei-p40-pro-els-nx9-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-honor-30-bmh-an10-v-sbore-s-ramkoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-honor-9a-y6p-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-honor-view-30-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-nova-9-nam-lx9-komplekt-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-p-smart-fig-lx1-komplekt-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-p30-lite-mar-lx1m-24mp-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-p40-lite-e-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-y5-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-y6-2018-y6-prime-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-huawei-y7-2019-bez-ramki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-huawei-u8850/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-10-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-4c-pro-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-6a-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-7x-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-8-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-8x-s-knopkoy-home-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-9-lite-lld-l31-na-knopku-home-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-honor-9-lite-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/-shleyf-huawei-honor-9-lite-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/Huawei-Honor-9-9%20Premium-wleif-zarada/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-nova-2-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-nova-3i-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-y5-2018-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-huawei-y9-2018-fla-lx1-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-10-lite-hry-lx1-mezhplatnyy-na-skaner-otpechatka-paltsev/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-10i-hry-lx1t-10-lite-hry-lx1-p-smart-2019-pot-lx1-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-10i-hry-lx1t-10-lite-hry-lx1-p-smart-2019-pot-lx1-na-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-10x-lite-dnn-lx9-p-smart-2021-ppa-lx1-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-20-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-30-bmh-an10-plata-sistemnyy-razem-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-50-lite-ntn-lx1-mezhplatnyy-osnovnoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-50-se-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-7a-pro-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-7a-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-7c-pro-lnd-al30-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-8-lite-pra-tl10-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-9a-moa-lx9n-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-9a-moa-lx9n-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-9a-moa-lx9n-y6p-med-lx9n-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-9c-aka-l29-na-skaner-otpechatka-paltsev-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-honor-x9-any-lx1-plata-na-razem-zaryadki-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-30-tas-l29-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-30-tas-l29-na-razem-zaryadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-40-pro-noh-nx9-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-40-pro-noh-nx9-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-mate-40-pro-noh-nx9-na-razem-zaryadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-nova-8-plata-s-razemom-zaryadki-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-nova-8i-nen-lx1-honor-50-lite-ntn-lx1-skaner-otpechatka-paltsa-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-nova-9-plata-na-razem-zaryadki-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p-smart-2019-na-knopki-gromkosti-vklyucheniya_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p-smart-z-stk-lx1-y9s-stk-l21-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p-smart-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p30-lite-mar-lx1m-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p30-lite-nova-4e-y6-2019-y6s-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p40-ana-nx9-na-knopki-gromkosti-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p40-lite-jny-lx1-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-p40-pro-plus-els-n39-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-huawei-y7-2019-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-44ex-dlya-infinix-zero-20/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49gx-dlya-infinix-hot-11s-hot-12-pro-note-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49lx-dlya-infinix-hot-20s-x6827/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-58cx-dlya-infinix-smart-7-plus-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-infinix-hot-10-play-x688c-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-hot-10-lite-x657b-nizhnyaya-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-hot-10-play-hot-11-play-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-hot-11s-na-knopku-vklyucheniya-i-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-hot-20i-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-note-12-vip-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-smart-6-plus-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-infinix-smart-7-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-itel-vision-1-plata-na-sistemnyy-razem-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-24ei-dlya-itel-a17/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-29bi-dlya-itel-a48/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-29ci-dlya-itel-a25/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-38ci-dlya-itel-a27-a49/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-39li-dlya-itel-vision-1-vision-1-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49fi-dlya-itel-vision-2s-vision-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-itel-a48-l6006-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-itel-vision-1-plata-na-razem-zaryadki-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl255-dlya-lenovo-zuk-z1/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lenovo-a316i-a208t-a269i-a300t-bl214/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lenovo-s850-bl220/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-lenovo-s850-s920-k910-a2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-lenovo-s850-vibe-x2/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-lenovo-a850-a390-s5000-a516-a670-a690-a820-a830-k900-p770-p780-s650-s660-s720-s820/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-lenovo-k920-vibe-z2-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-lenovo-a5000-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-46g1f-dlya-lg-m250/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-53yh-dlya-lg-d855-d690/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-t24-dlya-lg-k220ds-m710ds/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-t5-dlya-lg-e960-e975/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-t9-dlya-lg-d821-k500ds-k500n/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antenna-koaksialnyy-kabel-dlya-lg-e455/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-lg-e610-e612-e615-e450-e455-p705-p713-d221-d280-d285-d295-d320-d325-d335-d380-d410/" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-lg-k410-k350e/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-lg-spirit-h422-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-lg-e455-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-perednyaya-dlya-lg-d802-g2/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-lg-h650/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-dlya-lg-h961s-k200ds-x240-k350e-k410-k430ds-v10-x-style-k8-lte-k10-k10-lte/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-lg-d285-d325-h324-h422-h736-k220ds-k350e-k500ds-m320-m250/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-lg-g710-iphone-6-6-plus-6s-6s-plus-p20-pro-p30-pro-p40-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-lg-e400-e405-e612-e615-p700-p705-p765-p880-d295/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-lg-p895-t370-t375-v500-h650e/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-lg-d855g3-h818-g4/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-lg-d802-g2-d618-g2-mini/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-lg-d380-d335-h324-h422-h502-h540/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-lg-h860-h845-g5-g5-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-lg-p690-p970-p698-p520-gx500-gs290-gt540-a290-a230/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-lg-p920-d618-d724/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-lg-h930-v30-h930ds-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-lg-k200ds-na-knopki-gromkosti_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-lg-d802-g2-s-datchikom-priblizheniya-/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-microsoft-535-dual-540-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-micromax-x1800-joy-x649-x556-x800-x602-x806-x2814-x2400-x1800-d200-x2411-x2050/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-micromax-a102-canvas-doodle-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-micromax-d303/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-micromax-q380-canvas-spark/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-micromax-q4202-bolt-warrior-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-micromax-q415-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-micromax-q415-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-dlya-micromax-q346-q341-q327-q414-q326-s303-x249-d306-q333-q334-x401-x352-x2050-x1800/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tachskrin-dlya-micromax-q354-bolt-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-micromax-q415-s-vibro-zvonkom-i-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-mini-usb-dlya-motorola-l7/" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-motorola-v8/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-fl40-dlya-motorola-moto-x-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-he50-dlya-motorola-moto-e4-plus-moto-e5-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lk50-dlya-motorola-moto-g60s/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-nt40-dlya-motorola-moto-e20-xt2155/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-meizu-ba621-dlya-m5-note/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-ba711-dlya-meizu-m6/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bt710-dlya-meizu-m5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bu10-dlya-meizu-u10/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-meizu-pro-6-plus-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-meizu-15-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-meizu-15-plus-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-dlya-meizu-m2-mini-m3-max-m3-note-m3s-mini-m5-u10-u20-2-sim1-mmc-/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-dlya-meizu-pro-7-pro-7-plus-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-meizu-mx5/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-meizu-m3e-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-m2-mini-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-m3-note-l681h-ver-30-na-razem-zaryadki-mikrofon-knopku-home/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-mx4-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-mx4-na-knopku-vklyucheniya-mikrofon-sensor/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-meizu-mx5-na-knopki-gromkosti-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-29ci-dlya-nokia-c20/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bn-02-dlya-nokia-xl-dual-sim/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bp-3l-dlya-nokia-303-603-610-710/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-he362-dlya-nokia-nokia-81-2018-31-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hq430-dlya-nokia-3-4-nokia-5-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lc-620-dlya-nokia-62-nokia-72/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-nokia-bl-5c-dlya-1100-130-130-dual-205-205-dual-107-dual-208-220-220-dual-230/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-se681-dlya-nokia-c30/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-sp210-dlya-nokia-c1-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-wt240-dlya-nokia-23-32-53-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-wt330-dlya-nokia-42/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-nokia-bl-4u-8800-arte-206-206-dual-3120-5250-5530-6212-6600s-c5-03-e66-e75/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-nokia-bl-4c--6100-1202-1661-2220s-2650-2690-5100-6101-6125-6131-6300/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-nokia-bl-4ct-5310-6700s-7210-7230-7310-6600f-x3/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-nokia-bl-4ul-225-225-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antennyy-modul-dlya-nokia-lumia-800-rm-801/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antennyy-modul-dlya-nokia-6131/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/antennyy-provod-nokia-625/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-nokia-5250/" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-nokia-x7-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-nokia-3-nokia-2-nokia-5-nokia-8-xiaomi-redmi-note-5a-xiaomi-redmi-note-5a-prime/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-nokia-620-720-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/8982/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-nokia-n70/" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-nokia-n73-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-nokia-830-735/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-garnitury-nokia-c2-03-c3-00-c5-00-e5-00-x1-01-x3-02-35-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-nokia-302-305-306-500-700/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-nokia-5310-5610-5800-6700c-c1-02-c2-00-c3-01-x3-02-x6/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-nokia-lumia-500/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-nokia-x2-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-razem-usb-dlya-nokia-x2-02-5130-308-309-310/" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-520-620-525-530-630-730-735/" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-610/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-625-1320/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-710-208-207-220-220-dual-230-asha-500-503-503-dual-x-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-820/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-8600-6500s-6600s-7900-8800-arte-6303-701-x7-c7-00-c6-01/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-e7-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-n8-00/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-n85-n86-e66-6730-c2-02-c2-03-c2-06-c2-07-c2-08-c5/" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-nokia-n9-800-900/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-nokia-930/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-microusb-dlya-nokia-n97-n97mini-e52-e55/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-nokia-830-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-nokia-2220/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/audiorazem-so-shleyfom-nokia-lumia-520-620-520-620/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/#&#1048;&#1052;&#1071;?/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-5-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-51-plus-ta-1105-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-6-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-720-plata-na-sistemnyy-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-nokia-lumia-800-rm-801-s-audio-razemom/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-nokia-22-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-nokia-31-2018-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-nokia-3-4-5-4-ta-1283-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp673-dlya-oppo-a3s-oppo-a5-2019-4g-oppo-a5s-oppo-ax7/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp737-dlya-oppo-reno-2z/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp765-dlya-oppo-a91-4g-reno-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp779-dlya-oppo-reno-4-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp781-dlya-oppo-a52-4g-a72-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp805-dlya-oppo-a53-4g-a54-4g-a16-a55/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp817-dlya-oppo-a15-oppo-a15s/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp819-dlya-oppo-reno-5-4g-reno-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp851-dlya-oppo-a74-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp885-dlya-oppo-a96/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp907-dlya-oppo-reno-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp915-dlya-oppo-a17-oppo-a17k/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp923-dlya-oppo-a57s/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp959-dlya-oppo-reno-8t-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp981-dlya-oppo-reno-8t-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-a15-a15s-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-a1k-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-a31-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-a5s-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-oppo-ax7-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-realme-c25-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-i-mmc-dlya-oppo-a53-a54-4g-a55-4g-realme-8-8i-8-pro-c21y/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-oppo-a31/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a15-a15s-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a17-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a31-knopka-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a5-2020-a9-2020-skaner-otpechatka-paltsev-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a52-4g-a72-4g-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a53-4g-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a53-4g-na-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a57s-cph2385-plata-nizhnyaya-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a91-cph2021-na-razem-zaryadki-sistemnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-a96-cph2333-plata-nizhnyaya-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-reno-4-lite-cph2125-5-lite-cph2205-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-reno-7-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-reno-8t-4g-cph2481-plata-nizhnyaya-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-oppo-reno-8t-5g-cph2505-nizhnyaya-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp743-dlya-oneplus-7t/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp745-dlya-oneplus-7t-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp759-dlya-oneplus-8-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp761-dlya-oneplus-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp815-dlya-oneplus-nord-n10-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp903-dlya-oneplus-nord-ce-2-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp927-dlya-oneplus-nord-ce-2-lite-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-ab3000iwmc-dlya-philips-s326/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-philips-xenium-w832-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp741-dlya-realme-xt/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp771-dlya-realme-c25y/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp775-dlya-realme-x3-superzoom/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp793-dlya-realme-c15-c25-c25s-narzo-30a-50a/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp803-dlya-realme-v3-c17-9-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp857-dlya-realme-gt-neo/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp875-dlya-realme-narzo-50/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp877-dlya-realme-8i-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp957-dlya-realme-10-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blp983-dlya-realme-10-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-blpa17-dlya-realme-c53-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-realme-9i-gt-5g-gt-neo-na-shleyfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-realme-c2-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-realme-9i-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-realme-narzo-50-4g-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-realme-narzo-30a-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-c15-rmx2180-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-c3-rmx2020-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-c30s-rmx3690-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-c35-srednyaya-chast-korpusa-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-realme-narzo-30a-rmx3171-srednyaya-chast-korpusa-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-realme-3-3-pro-5-5-pro-c2-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-realme-9i-bez-ramki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-realme-narzo-30a-bez-ramki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-3-pro-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-6-knopka-na-skaner-otpechatka-paltsa-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-6i-na-skaner-otpechatka-paltsa-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-7-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-8-5g-narzo-30-5g-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-8i-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-9i-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-8-8-pro-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c15-knopka-na-skaner-otpechatka-paltsa-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c21-na-skaner-otpechatka-paltsa-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c21-na-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c3-rmx2021-osnovnoy-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-realme-c3-knopka-skaner-otpechatka-paltsa-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/komplekt-boltov-dlya-samsung-j250-galaxy-j2-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-samsung-galaxy-a5-2017-a520f-j5-2017-j530f-eb-ba520abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-samsung-j5-2017-j530f-j7-2017-j730f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-samsung-j5-2017-j530f-j7-2017-j730f-serebro/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-samsung-j5-2017-j530f-j7-2017-j730f-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/nfs-chip-s-plastikom-samsung-galaxy-s7-edge-g935f/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-samsung-galaxy-s7-edge-sm-g935f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bj805abe-dlya-samsung-galaxy-a6-plus-2018-sm-a605f-j8-plus-2018-sm-j805f/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b150ae-dlya-samsung-galaxy-core-gt-i8262-g350e/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba013aby-dlya-samsung-galaxy-a01-core-a013f/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba217aby-dlya-samsung-a217f-galaxy-a21s/" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba426aby-dlya-samsung-a725-galaxy-a72/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba546aby-dlya-samsung-a346-galaxy-a34-5g-a546-galaxy-a54-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba720abe-dlya-samsung-galaxy-a7-2017-sm-a720f-j730f/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-ba920abu-dlya-samsung-a920-galaxy-a9-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg580abn-dlya-samsung-m20-m205f/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg610abe-dlya-samsung-j415f-j4-2018-j610f-j6-2018/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg928abe-dlya-samsung-g928f-s6-edge-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg970abu-dlya-samsung-g970-galaxy-s10e/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg973abu-dlya-samsung-g973-galaxy-s10/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bg975abu-dlya-samsung-g975-galaxy-s10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bj800abe-dlya-samsung-a600f-j810f-j600f/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bm317aby-dlya-samsung-m317-galaxy-m31s/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bm415aby-dlya-samsung-galaxy-m51-sm-m515f/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb-bn972abu-dlya-samsung-n975-galaxy-note-10-plus/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-eb494353vu-dlya-samsung-s5250-s5570-s5750-s7230-c6712-s5282-s5310-s5330-yp-g1/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hq-50s-dlya-samsung-a025-galaxy-a02s-a037-galaxy-a03s/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hq-50sd-dlya-samsung-a035-galaxy-a03/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hq-61n-dlya-samsung-sm-m015f-galaxy-m01/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-ql1695-dlya-samsung-a015-galaxy-a01/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-scud-wt-n6-dlya-samsung-a107-galaxy-a10s-a207-galaxy-a20s/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-samsung-galaxy-a3-sm-a310f-2016-eb-ba310abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-dlya-samsung-galaxy-a7-sm-a700f-eb-ba700abe/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-samsung-g361h-v-sbore-s-razemom-garnitury/" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-samsung-galaxy-s5-g900f/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-samsung-j530f-j730f-a600f-a605f-j810f/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-samsung-a155f-galaxy-a15-verkhniy-slukhovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-w-gt-i8150-s-audio-razemom-i-dinamikom/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-samsung-galaxy-a03-core-a032f-s-tachskrinom-or/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-samsung-a736-galaxy-a73-5g-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-samsung-g991-galaxy-s21-seryy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-samsung-m135-galaxy-m13-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-samsung-s901-galaxy-s22-chernyy-bez-stekla-kamery/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-samsung-a045-galaxy-a04-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpusa-dlya-samsung-g770-galaxy-s10-lite-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpusa-dlya-samsung-m307f-galaxy-m30s-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-samsung-a725f-galay-a72-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-samsung-g313h-na-shleyfe_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-samsung-g357fz-na-shleyfe/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-samsung-j320f-j250f-j260f-j510f-j710f-g532f-t280-t285/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-dlya-samsung-galaxy-note-n7000/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-dlya-samsung-galaxy-s-gt-i9000--s-plus-i9001/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-a3-sm-a300f-osnovnaya-zadnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-a3-sm-a300f-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-alpha-sm-g850f-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-note-2-gt-n7100-zadnyaya-osnovnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-note-5-n920-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-s2-gt-i9100-perednyaya-s-datchikom-sveta/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-s6-g920f-s6-edge-g925f-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-j250-galaxy-j2-2018-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-sm-n9005-galaxy-note-3-osnovnaya-zadnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-samsung-galaxy-s5-g900-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-home-dlya-samsung-j250-galaxy-j2-2018-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-vklyucheniya-gromkosti-dlya-samsung-i9220/" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopka-vklyucheniya-gromkosti-dlya-samsung-n9000/" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopki-vklyucheniya-i-zvuka-dlya-samsung-sm-n9005-galaxy-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/knopki-dlya-samsung-j250-galaxy-j2-2018-zvuka-vklyucheniya-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/tolkatel-knopki-home-dlya-samsung-j120f-j1-2016-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-dlya-samsung-a205f-a305-a505-a705f-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-dlya-samsung-a515f-a715f-galay-a5-a71-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-lotok-dlya-samsung-a035-galaxy-a03-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konteyner-sim-lotok-dlya-samsung-g920fd-s6-duos-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/s2mpu09x01-s537-mikroskhema-pamyati-dlya-samsung-a505-galaxy-a50/" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/98512-mikroskhema-kontroller-zaryadki-dlya-samsung-g960f-g965f-n960f/" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/jvhgky-mikroskhema-kontroller-pitaniya-samsung-g950f-n910c_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/max77838-mikroskhema-kontroller-pitaniya-samsung-g935f-g950f-n950f/" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pm8917-mikroskhema-kontroller-pitaniya-samsung-i9500-i9200-i9195-i9295/" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/s2mu004x-mikroskhema-kontroller-pitaniya-samsung-a320-a520-a720-a750/" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/s2mu106x01-mikroskhema-pamyati-dlya-samsung-a505-galaxy-a50-g975-galaxy-s10/" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/s560-mikroskhema-kontroller-pitaniya-dlya-samsung-g960-galaxy-s9-g965-galaxy-s9/" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sm5701-mikroskhema-kontroller-pitaniya-samsung-j120-j320/" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/w25q64fwig-mikroskhema-pamyati-nand-flash/" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-samsung-a105-galaxy-a10-krasnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-samsung-a105-galaxy-a10-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/komplekt-boltov-dlya-samsung-galaxy-j1-2016-sm-j120/" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-samsung-a800f-g928f/" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-samsung-c101-s4-zoom-ot-6010d-alcatel-ot-6030d-ot-6033x-asus-a400cg-asus-fe170cg/" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-samsung-galaxy-a3-a5-a7-a300f-a500-a700/" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-samsung-i9082-c3222-e1195-lenovo-s580/" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-dlya-samsung-galaxy-ace-2-gt-i8160/" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-simmmc-dlya-samsung-a750f-a307f-a920f-a105f-a205f-a505f-m105f-m205f-m307f/" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-samsung-g360h-g350e-g361h-g530h-g531h-g532f-j100f-t230-t231-k410-j320f/" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-samsung-s3650-s5050-s5510-c3010-c3300-b7300-lg-km500-lg-km150/" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-samsung-a300f-a500f-a700f-/" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-samsung-galaxy-a920-g930f-g935f-n910c-n915f-g988b-n970f-n975f-n980f-g780f-g991b-g996b/" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-samsung-galaxy-i9500-i9505-i9295-n9000-n9005-lg-d855-h791-h818-h961s/" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-dlya-samsung-s3850-i9300-s5250-s5260-s5560-s5600-s6703-n7000-i9000-i9003-i9100/" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-samsung-a032-galaxy-a03-core-chernyy-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-samsung-a035-galaxy-a03-chernyy-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-samsung-a045-galaxy-a04-chernyy-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-samsung-g970f-g973f-g975f-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-samsung-c3560-s3850-s6802-e2530-e2600-c3750-c3752-s5300-s5360-s5380-i9070-i9250-b7350-c3322/" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-samsung-s7270-s7272-g355h-g7102-g386f-g530h-g531h-g350e-g532f/" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-b7300-s8500-s8530-s9402/" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-g800h/" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-g920f-g920fd/" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i8160/" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i8190-s7530-s7562-i8200/" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i8910-i9000-s7220-i9003-i9010-s5260-s5350-s5530-s5660/" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i9082-i9080-i8552-i9060-i9152-t110-t111-g360h-t560/" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-i9260/" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-s5310-i8262-i9190-s5312-s6310-s6312/" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-s5600-i9100-s5510-s7070-s3550-s5150-c3300/" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-samsung-s6810-c3592-e1272-e2202-s3332-s3802-s5280-s5282-s7390-s7710/" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-samsung-c160-c250-c260-c288/" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-samsung-n9000-n9005/" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-samsung-a300f-a500f-a700f-n910c/" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-samsung-a310f-a510f-a710f-g928f/" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-3m-dlya-perekleyki-stekla-na-samsung-galaxy-s2-i9100/" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/-skotch-3m-dlya-perekleyki-stekla-na-samsung-galaxy-s4-i9500/" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-3mm-dlya-perekleyki-stekla-na-samsung-s3-mini-i8190/" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-dlya-displeya-samsung-a3-a300f/" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-dlya-perekleyki-stekla-na-samsung-galaxy-s3-i9300-i9305/" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/skotch-dlya-perekleyki-stekla-na-samsung-galaxy-s4-i9500-i9505/" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-samsung-g991-galaxy-s21-g996-galaxy-s21-bez-ramki-komplekt-3-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a013f-galaxy-a01-core-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a035-galaxy-a03-bez-ramki-komplekt-2-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a115f-galaxy-a11-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a225-galaxy-a22-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-a725-galaxy-a72-komplekt-5-sht-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-g990-galaxy-s21-fe-komplekt-3-sht-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-m015-galaxy-m01-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-m105-galaxy-m10-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-samsung-m317-galaxy-m31s-m515-galaxy-m51-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-samsung-j510/" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a015f-galaxy-a01/" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a207f-a20s/" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a320f-a520f-a720f-t820-t825/" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a415f-galaxy-a41/" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a515f-galaxy-a51/" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a525-galaxy-a52-bez-ramki-komplekt-5sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-a705f-galaxy-a70/" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g930f-g935f/" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g970f-galaxy-s10e-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g970f-galaxy-s10e-chernyy_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g973f-g975f/" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-g988b-gakaxy-s20-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-j320f-j500f-t280-t285-g532f/" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-m205f-galaxy-m20/" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-samsung-m215f-galaxy-m21/" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-na-kameru-dlya-samsung-note-2-n7100/" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-galaxy-a3-2017-sm-a320f-belyy-pod-perekleyku_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-galaxy-a3-2017-sm-a320f-zoloto-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-galaxy-j5-sm-j500f-belyy-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-galaxy-j5-sm-j510f-zoloto-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-s5-mini-g800f-s5-mini-duos-g800h-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-s5-mini-g800f-s5-mini-duos-g800h-sinee/" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-s5-mini-g800f-s5-mini-duos-g800h-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-sm-a520f-a5-2017-belyy-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-samsung-sm-n910f-note-4-seryy-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-g970f-galaxy-s10e-chernoe-pod-perekleyku/" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a3-2016-a310f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-2016-a510f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-2016-a510f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-2016-a510f-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-a500f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a5-a500f-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a7-a700f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a7-a700f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-a7-a700f-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-ace-style-sm-g357fz-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-alpha-g850f-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-e5-e500h-ds-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-e5-e500h-ds-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-j7-2016-j710-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-2-n7100-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-2-n7100-sinee/" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-n9220-belyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-n7000-chernoe-/" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-n9220-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-note-n9220-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s2-gt-i9100-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s2-gt-i9100-pod-perekleyku-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-gt-i9500-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-gt-i9500-sinee/" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-mini-sm-i9190-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-mini-sm-i9190-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s4-mini-sm-i9190-chernoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s5-sm-g900f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s6-edge-sm-g925f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s6-sm-g920f-zoloto/" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-dlya-samsung-galaxy-s7-g930f-beloe/" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mezhplatnyy-shleyf-dlya-samsung-galaxy-a20-2019-a205f/" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-s-razemom-zaryadki-i-mikrofonom-dlya-samsung-galaxy-s5-mini-g800f/" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-samsung-n915f-galaxy-note-edge-dlya-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a21s-sm-a217f-osnovnoy-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a015-galaxy-a01-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a015f-galay-a01-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a015f-galay-a01-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a155f-galaxy-a15-na-knopki-zvuka/" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a207f-galaxy-a20s-na-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a310f-a510f-a710f-v-sbore-s-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a525f-galaxy-a52-na-skaner-otpechatka-paltsev/" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a600f-a605f-j415f-j600f-j610f-j810f-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-a805f-galaxy-80-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a12-m31s-m51-m12-a02-a125f-m317f-m515f-m127f-a022g-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a20s-sm-a207-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a21s-sm-a217f-na-knopki-vklyucheniya-i-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a21s-a217f-plata-na-razem-zaryadki-razem-naushnikov-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a3-sm-a300f-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a50-sm-a505-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-a52-sm-a525f-osnovnoy-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-galaxy-s7-g930-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-m105-m10-plata-s-razemom-zaryadki-razemom-garnitury-mikrofonom/" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-m317f-galaxy-m31s-na-skaner-otpechatka-paltsa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-n970f-galaxy-note-10-na-knopki-gromkosti-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-n980f-galaxy-note-20-na-knopki-gromkosti-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-samsung-s9-g960f-g965f-s9-na-garnituru/" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-s-audio-razemom-dlya-samsung-sm-n7100-galaxy-note-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-sim-i-mms-karty-samsung-n915-galaxy-note-edge/" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/LIP1641ERPXC-Sony-XA1/" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/lis1605erpc-akkumulyator-dlya-sony-e6853-z5-premium-e6833-z5-premium-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-12390586-00-dlya-sony-10-plus-dual-i4213/" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lip1624erpc-dlya-sony-f8131-x-performance-f8132-x-performance-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lis1501erpc-dlya-sony-xperia-zl-c6503-lt35h/" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lis1561erpc-dlya-sony-d5803-xperia-z3-compact-e5303-xperia-c4-e5333-xperia-c4-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-lis1594erpc-dlya-sony-e5803-e5823-xperia-z5-compact-f3211-f3212-f3213-xperia-xa-ultra-f3215-f3216-xperia-xa-ultra-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-speaker-dlya-sony-i4113-xperia-10-dual-i3113-xperia-10-i3213-xperia-10-plus-i4213-xperia-10-plus-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-sony-lt15-lt18-st18-wt19-x10-lt22i-lt26i-lt28i-lt29i-c1505-xperia-e-c2105-xperia-l-c1904-c1905-xperia/" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-sony-xperia-e3-e3-dual-d2203-d2212/" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-sony-xperia-m2-m2-dual-d2303-d2306-d2302/" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zaglushka-sim-dlya-sony-xperia-m4-e2303-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/nabor-zaglushek-simmicrosd-sony-xperia-m4-e2303-korall/" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-sony-e2303-e2312-m4-m4-dual-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-sony-e2303-e2312-m4-m4-dual-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-sony-xperia-z-c6603-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-sony-xperia-c-c2305-osnovnaya-zadnyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-dlya-sony-xperia-s-lt26i/" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-frontalnaya-dlya-sony-xperia-z2-d6503/" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kamera-frontalnaya-dlya-sony-xperia-z3-d6603-z3-dual-d6633-perednyaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-sony-d2502-c3-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-sony-e5303-c4-e5333-c4-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-sony-e5533-c5-ultra-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-sony-lt26i-xperia-s-lt26ii-xperia-sl/" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-sony-e5303-c4-e5333-c4-dual-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-sony-g3221-xa1-ultra-g3212-xa1-ultra-dual-type-c/" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-microusb-razem-dlya-sony-c1904-c1905-c2005-d5102-d5103-m-t3/" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-sony-c6833-z-ultra-d5503-z1-compact-d5303-t2-ultra/" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-sony-e2105-e2115-e4-e4-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-micro-usb-dlya-sony-e5533-c5-ultra-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-c1504-c1505-c1604-c1605-xperia-e-xperia-e-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-c2305-d2203-d2212-c-e3-e3-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-c5302-xperia-sp/" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-d20xx-xperia-e1-d21xx-xperia-e1-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-e2003-e2033-e4g-e4g-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-microusb-dlya-sony-e5303-e5333-c4-c4-dual/" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-sony-st23i-st26i-c2105-mt25i/" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-zaryadki-dlya-sony-xperia-m5-m5-dual-e5603-e5633/" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-sony-xperia-z1-c6903-na-mikrofon/?sku=11034" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-sony-xperia-c4-c4-dual-e5303-e5333-mezhplatnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-sony-xperia-xa-f3112-f3111-dual-na-razem-zaryadki/" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-sony-xperia-z-c6603-na-raziem-garnituri/" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/korpus-sonyericsson-k310i-s-klaviaturoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-mikro-usb-razem-dlya-sony-ericsson-u5i-vivaz/" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-dlya-sonyericsson-r800i-play-blackberry-9320-sony-r801-china-mobile-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-mikro-usb-dlya-sonyericsson-sk17i/" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49ft-dlya-tecno-spark-8c-5-air-6-go-8p-go-2022-pop-5-lte-pop-6-pro-camon-15-15-air-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49jt-dlya-tecno-camon-18p/" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-49lt-dlya-tecno-camon-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-58bt-dlya-tecno-pouvoir-4-pova-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-68at-dlya-tecno-pova-2-pova-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bl-68bt-dlya-tecno-pova-neo-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/derzhatel-sim-dlya-tecno-spark-8c-kg5n-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/osnovnaya-zadnyaya-kamera-dlya-tecno-spark-8c-kg5n-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/frontalnaya-perednyaya-kamera-dlya-tecno-spark-8c-kg5n-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-camon-19-camon-19-pro-v-sbore-s-tachskrinom-or-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-camon-12-air-v-sbore-s-tachskrinom-i-sensornym-steklom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-camon-12-v-sbore-s-tachskrinom-i-sensornym-steklom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-camon-15-v-sbore-s-tachskrinom-chernyy-or/" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-pop-5-lte-bd4-v-sbore-s-tachskrinom-or-chernyy-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-pova-4-lg7n-v-sbore-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-spark-4-air-kc6-v-sbore-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-spark-8c-kg5n-v-ramke-s-tachskrinom-chernyy-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-tecno-spark-8p-8t-infinix-hot-11-x662b-itel-vision-5-plus-s18-pro-v-sbore-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-tecno-spark-go-2022-kg5m-serebro-goluboy/" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/korpus-dlya-tecno-spark-8c-kg5n-chernyy-zadnyaya-kryshka-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-tecno-camon-18p-ch7n-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-tecno-pop-6-pro-be8-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-tecno-spark-8c-spark-go-2022-chernaya-srednyaya-chast-korpusa/" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/nizhnyaya-plata-dlya-tecno-spark-8c-shleyf-na-razem-zaryadki-garnitury-mikrofon-as/" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-tecno-spark-5-air-spark-6-go-pouvoir-4-knopka-na-skaner-otpechatka-paltsa-zelenyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-tecno-spark-5-air-spark-6-go-pouvoir-4-plata-na-razem-zaryadki-razem-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/bm3j-akkumulyator-dlya-xiaomi-mi-8-lite-vixion/" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/bn47-akkumulyator-dlya-xiaomi-mi-a2-lite-redmi-6-pro-redmi-6-plus-vixion/" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm33-dlya-xiaomi-mi4i/" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm33-dlya-xiaomi-mi4i/?sku=37821" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm36-dlya-xiaomi-mi5s/" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm38-dlya-xiaomi-mi4s/" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm39-dlya-xiaomi-mi6/" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bm3a-dlya-xiaomi-mi-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bn49-dlya-xiaomi-redmi-7a/" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bn56-dlya-xiaomi-redmi-9a-redmi-9c/" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/displey-dlya-xiaomi-redmi-5-plus-s-tachskrinom-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-xiaomi-mi-11-lite-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-xiaomi-mi-mix-3-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/dinamik-buzzer-dlya-xiaomi-redmi-note-8-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-xiaomi-redmi-note-3-redmi-note-3-pro-redmi-note-4-redmi-3-redmi-3-pro/" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pmi632-502-00-mikroskhema-kontroller-pitaniya-dlya-xiaomi-redmi-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/pmi632-902-00-mikroskhema-kontroller-pitaniya-dlya-xiaomi-redmi-note-8t-redmi-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-xiaomi-mi-4c-mi-4i-redmi-note-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-xiaomi-mi-5s-mi-5s-plus-mi-note-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-xiaomi-poco-x4-pro-5g-zheltyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-dlya-xiaomi-redmi-a1-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zadnyaya-kryshka-korpus-dlya-xiaomi-poco-x4-pro-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/mikrofon-xiaomi-mi-4-redmi-vivo-x5-max-6-pin/" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-c40-220333qpg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-f3-m2012k11ag-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-m3-pro-5g-m2103k19pg-redmi-note-10t-m2103k19y-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-m4-pro-5g-21091116ag-redmi-note-11s-5g-22031116bg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-m5-22071219cg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-x3-nfc-m2007j20cg-x3-pro-m2102j20sg-siniy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-poco-x3-nfc-m2007j20cg-x3-pro-m2102j20sg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-10-2022-22011119uy-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-10-21061119dg-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-10c-220333qny-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-12c-22120rn86g-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-7a-m1903c3ee-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-9-m2204j19ag-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-9a-m2006c3lg-9c-m2006c3mng-10a-220233l2g-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-a1-redmi-a1-plus-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-10-pro-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-10-10s-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-11-4g-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-11-pro-4g-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-11s-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-4x-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-5-5-pro-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-5-5-pro-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-7-7-pro-siniy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8-pro-na-2-sim-karty-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8-pro-na-2-sim-karty-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8-redmi-note-8-2021-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8-redmi-note-8-2021-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-8t-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-9-chernyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-9s-redmi-note-9-pro-belyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-9s-redmi-note-9-pro-zelenyy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-xiaomi-redmi-note-9s-redmi-note-9-pro-seryy-srednyaya-chast/" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-xiaomi-redmi-9a-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-xiaomi-redmi-go-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-xiaomi-redmi-note-10-redmi-note-10s-v-sbore-s-ramkoy-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-xiaomi-115-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-xiaomi-65-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-kamery-dlya-xiaomi-7-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-akkumulyatora-dlya-xiaomi-redmi-note-4x-na-platu/" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-microusb-dlya-xiaomi-mi-play/" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-microusb-dlya-xiaomi-redmi-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-type-c-dlya-xiaomi-mi-9t-redmi-9-note-9-pro-9s-/" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-zaryadki-dlya-xiaomi-redmi-go-microusb/" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-micro-usb-dlya-xiaomi-mi-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-type-c-dlya-xiaomi-mi-4c/" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/sistemnyy-razem-xiaomi-redmi-3s-micro-usb/" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf---plata-dlya-xiaomi-mi-4s-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf---plata-s-razemom-zaryadki-dlya-xiaomi-mi-5c/" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-xiaomi-mi-4s-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-xiaomi-mi-6-na-knopki-gromkosti/" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-xiaomi-redmi-note-7-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-11t-11t-pro-plata-na-razem-zaryadki-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-mi-11-plata-na-razem-zaryadki-razem-sim-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-mi-9-na-skaner-otpechatka-paltsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-mi-a3-mi-cc9e-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-poco-m3-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-redmi-go-plata-na-razem-zaryadki-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-redmi-note-10-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-redmi-note-8-plata-na-razem-zaryadki-garnitury-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-xiaomi-redmi-note-9-na-knopki-gromkosti-na-knopku-vklyucheniya/" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-g7-dlya-vivo-y11-y12-y17/" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-w1-dlya-vivo-y02/" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-f3-dlya-vivo-y91-y91c-y91i/" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-m3-dlya-vivo-y30/" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-n8-dlya-vivo-v20-se/" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-o5-dlya-vivo-y20-2020/" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-q8-dlya-vivo-y53s-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-s2-dlya-vivo-y33s/" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-s7-dlya-vivo-y16/" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-t6-dlya-vivo-t1-4g/" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-w0-dlya-vivo-y35/" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-b-w2-dlya-vivo-v25-pro-5g/" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-vivo-y21-2021-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-vivo-y91c-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-vivo-y91c-y91i-y91-i-dr-srednyaya-chast-korpusa-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/konnektor-sim-i-mmc-dlya-vivo-y91c-y11-y12-y17-y1s-y31-2021/" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/steklo-zadney-kamery-dlya-xiaomi-11t-11t-pro-bez-ramki-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-dlya-vivo-y31-2021-plata-na-razem-zaryadki-razem-garnitury-i-mikrofon/" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/li3927t44p8h786035-akkumulyator-dlya-zte-blade-v8-blade-a910-blade-v7-blade-z10_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-li3849t44p8h906450-dlya-zte-blade-a6-a6-lite/" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/zvonok-buzzer-dlya-zte-blade-a71-v-sbore-nizhniy-dinamik/" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ramka-displeya-dlya-zte-blade-a71-chernyy-srednyaya-chast/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F1288"/>
+  <dimension ref="A1:F1285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F1288" sqref="F1288"/>
+      <selection activeCell="F1285" sqref="F1285"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -32762,100 +32750,50 @@
       <c r="E1284" s="15" t="s">
         <v>6</v>
       </c>
       <c r="F1284" s="17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="1285" spans="1:6">
       <c r="A1285" s="4">
         <v>1</v>
       </c>
       <c r="B1285" s="12" t="s">
         <v>2900</v>
       </c>
       <c r="C1285" s="9" t="s">
         <v>2901</v>
       </c>
       <c r="D1285" s="8" t="s">
         <v>2902</v>
       </c>
       <c r="E1285" s="8">
         <v>1</v>
       </c>
       <c r="F1285" s="16">
         <v>910</v>
-      </c>
-[...48 lines deleted...]
-        <v>600</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A24:F24"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A40:F40"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A49:F49"/>
     <mergeCell ref="A52:F52"/>
     <mergeCell ref="A56:F56"/>
     <mergeCell ref="A59:F59"/>
     <mergeCell ref="A62:F62"/>
     <mergeCell ref="A66:F66"/>
     <mergeCell ref="A69:F69"/>
     <mergeCell ref="A77:F77"/>
     <mergeCell ref="A83:F83"/>
     <mergeCell ref="A86:F86"/>
     <mergeCell ref="A97:F97"/>
@@ -33025,51 +32963,50 @@
     <mergeCell ref="A1127:F1127"/>
     <mergeCell ref="A1132:F1132"/>
     <mergeCell ref="A1137:F1137"/>
     <mergeCell ref="A1138:F1138"/>
     <mergeCell ref="A1150:F1150"/>
     <mergeCell ref="A1153:F1153"/>
     <mergeCell ref="A1159:F1159"/>
     <mergeCell ref="A1163:F1163"/>
     <mergeCell ref="A1167:F1167"/>
     <mergeCell ref="A1172:F1172"/>
     <mergeCell ref="A1175:F1175"/>
     <mergeCell ref="A1210:F1210"/>
     <mergeCell ref="A1218:F1218"/>
     <mergeCell ref="A1228:F1228"/>
     <mergeCell ref="A1244:F1244"/>
     <mergeCell ref="A1245:F1245"/>
     <mergeCell ref="A1259:F1259"/>
     <mergeCell ref="A1263:F1263"/>
     <mergeCell ref="A1266:F1266"/>
     <mergeCell ref="A1269:F1269"/>
     <mergeCell ref="A1272:F1272"/>
     <mergeCell ref="A1275:F1275"/>
     <mergeCell ref="A1276:F1276"/>
     <mergeCell ref="A1280:F1280"/>
     <mergeCell ref="A1283:F1283"/>
-    <mergeCell ref="A1286:F1286"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_23"/>
@@ -33925,51 +33862,50 @@
     <hyperlink ref="D1241" r:id="rId_hyperlink_873"/>
     <hyperlink ref="D1242" r:id="rId_hyperlink_874"/>
     <hyperlink ref="D1243" r:id="rId_hyperlink_875"/>
     <hyperlink ref="D1247" r:id="rId_hyperlink_876"/>
     <hyperlink ref="D1248" r:id="rId_hyperlink_877"/>
     <hyperlink ref="D1249" r:id="rId_hyperlink_878"/>
     <hyperlink ref="D1250" r:id="rId_hyperlink_879"/>
     <hyperlink ref="D1251" r:id="rId_hyperlink_880"/>
     <hyperlink ref="D1252" r:id="rId_hyperlink_881"/>
     <hyperlink ref="D1253" r:id="rId_hyperlink_882"/>
     <hyperlink ref="D1254" r:id="rId_hyperlink_883"/>
     <hyperlink ref="D1255" r:id="rId_hyperlink_884"/>
     <hyperlink ref="D1256" r:id="rId_hyperlink_885"/>
     <hyperlink ref="D1257" r:id="rId_hyperlink_886"/>
     <hyperlink ref="D1258" r:id="rId_hyperlink_887"/>
     <hyperlink ref="D1261" r:id="rId_hyperlink_888"/>
     <hyperlink ref="D1262" r:id="rId_hyperlink_889"/>
     <hyperlink ref="D1265" r:id="rId_hyperlink_890"/>
     <hyperlink ref="D1268" r:id="rId_hyperlink_891"/>
     <hyperlink ref="D1271" r:id="rId_hyperlink_892"/>
     <hyperlink ref="D1274" r:id="rId_hyperlink_893"/>
     <hyperlink ref="D1278" r:id="rId_hyperlink_894"/>
     <hyperlink ref="D1279" r:id="rId_hyperlink_895"/>
     <hyperlink ref="D1282" r:id="rId_hyperlink_896"/>
     <hyperlink ref="D1285" r:id="rId_hyperlink_897"/>
-    <hyperlink ref="D1288" r:id="rId_hyperlink_898"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>