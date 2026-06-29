--- v0 (2026-05-20)
+++ v1 (2026-06-29)
@@ -2476,51 +2476,51 @@
       </c>
       <c r="D63" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F63" s="16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
         <v>1</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>132</v>
       </c>
       <c r="E64" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F64" s="15">
         <v>1550</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
         <v>2</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>135</v>
       </c>
       <c r="E65" s="7">
         <v>2</v>
       </c>
       <c r="F65" s="15">
         <v>850</v>
       </c>
     </row>