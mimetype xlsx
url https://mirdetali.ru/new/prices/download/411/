--- v1 (2026-06-29)
+++ v2 (2026-10-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Запчасти для ноутбуков</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
@@ -213,59 +213,50 @@
     <t>https://mirdetali.ru/new/akkumulyator-l09s6y02-dlya-noutbukov-lenovo-ideapad-g565-ideapad-b470-ideapad-z380-i-dr/</t>
   </si>
   <si>
     <t>BTL-DLL-Y9N00</t>
   </si>
   <si>
     <t>Аккумулятор Y9N00 для ноутбуков Dell XPS 13, Ultrabook L321X, L322X</t>
   </si>
   <si>
     <t>https://mirdetali.ru/new/akkumulyator-y9n00-dlya-noutbukov-dell-xps-13-ultrabook-l321x-l322x/</t>
   </si>
   <si>
     <t>Блок питания, адаптеры</t>
   </si>
   <si>
     <t>Блок питания - зарядки для Apple MacBook</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>Блок питания (зарядка) для ноутбуков Apple 14.5V 3.1A 45W MagSafe</t>
   </si>
   <si>
     <t>https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-apple-145v-31a-magsafe-010731/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-apple-macbook-85w-20v-425a-magsafe-2-006859/</t>
   </si>
   <si>
     <t>PWS-MC-165V365AMSF2</t>
   </si>
   <si>
     <t>Блок питания (сетевой адаптер) для ноутбуков Apple Macbook 60W 16.5V 3.65A MagSafe 2</t>
   </si>
   <si>
     <t>https://mirdetali.ru/new/blok-pitaniya-setevoy-adapter-dlya-noutbukov-apple-macbook-60w-165v-365a-magsafe-2-006858/</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>Блок питания зарядка для ноутбуков Apple 14.5V 3.1A 45W MagSafe L-shape</t>
   </si>
   <si>
     <t>https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-apple-145v-31a-45w-magsafe-l-shape-016066/</t>
   </si>
   <si>
     <t>Блок питания - зарядки для ноутбуков Acer</t>
   </si>
   <si>
     <t>PWS-LP-ACR-19V474-CHPQLT</t>
   </si>
@@ -1350,62 +1341,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vinty-dlya-macbook-pro-13-15-17-a1278-a1286-a1297/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/rezinovye-nozhki-dlya-macbook-pro-13-15-17-a1278-a1286-a1297/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/boks-dlya-zhestkogo-diska-2-5-usb-2-0-dm-2508-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/perekhodnik-zhestkogo-diska-na-usb-3-0-kabel-sata-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/audio-razem-6-pin-pj-321c/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-57y6440-dlya-noutbukov-lenovo-y460-y560-b560-v560/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-a1406-dlya-noutbukov-apple-macbook-air-2011-2012-a1465-a1370-bh302ll-a-mc505-mc505ll-a-mc506-mc506ll-a-mc965-mc965ll-a-mc968-mc968ll-a-mc969-mc969ll-a-md224-mid-2011-mid-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-a41-x550e-dlya-noutbuka-asus-a450e-a450j-a450jf-x450-x450e-x450j-x450jf-14-4-v-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-a41n1308-dlya-noutbuka-asus-a551c-a551ca-d450c-d450ca-d550c-d550ca-f451c-f451ca-f551c-f551ca-f551cm-p451c-p451ca-p551c-p551ca-r411c-r411ca-r512c-r512ca-x451c-x451ca-x551ca-x551c-a41-14-8-v-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-aa-pb9n4bl-dlya-noutbukov-samsung-rv411-cd5br-2200mah-14-8v/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-ac14b18j-dlya-noutbukov-acer-aspire-e3-111-es1-511-v5-122p-v5-132-v5-132p-chromebook-c730-travelmate-b115-m-b115-mp-p236-m-gateway-ne511-ne512_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bp02xl-dlya-hp-15-au-15-aw-bp02041xl-hstnn-lb7h-hstnn-ub7b-849909-850-849569-421-hstnn-lb7h-tpn-q172-tpn-q175-5150mah-7-7v/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hstnn-db6i-dlya-noutbuka-hp-17-p-envy-15-k-17-k-pavilion-15-p-17-f-probook-440-g2-445-g2-450-g2-455-g2-14-8v-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hstnn-lb4n-dlya-noutbuka-hp-pavilion-15-e-series-envy-15-j-envy-17-j-4400mah-10-8v/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hstnn-yb4j-dlya-noutbukov-hp-pavilion-708457-001-fp06-fp09-hstnn-lb4k-hstnn-w96c-hstnn-yb4j/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-l09s6y02-dlya-noutbukov-lenovo-ideapad-g565-ideapad-b470-ideapad-z380-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-y9n00-dlya-noutbukov-dell-xps-13-ultrabook-l321x-l322x/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-apple-145v-31a-magsafe-010731/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-apple-macbook-85w-20v-425a-magsafe-2-006859/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-setevoy-adapter-dlya-noutbukov-apple-macbook-60w-165v-365a-magsafe-2-006858/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-apple-145v-31a-45w-magsafe-l-shape-016066/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbukov-acer-19v-4-74a-5-5x1-7mm-90w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-acer-19v-342a-55x17-002728/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-setevoy-adapter-dlya-noutbukov-asus-19v-2-37a-45w-3-0kh1-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-asus-19v-3-42a-4-0x1-35-mm-65w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-asus-19v-4-74a-5-5x2-5-90w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-asus-24v-2a-5-5x2-5-48w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-asus-19v-342a-55x25mm-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-asus-19v-3-42a-5-5x2-5mm-65w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbuka-lenovo-20v-325a-65w-55x25_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-lenovo-x1-carbon-20v-45a-90w-012724/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-lenovo-20v-3-25a-65w-type-c-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbukov-lenovo-20v-3-25a-65w-4-0x1-7mm-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-lenovo-x1-carbon-20v-45a-90w-012784/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-samsung-19v-316a-60w-55x3-s-igloy/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-sony-vaio-195v-47a-65pin-002912/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-sony-vaio-195v-615a-65pin-002171/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-19v-3-16a-5-5kh2-5-hp-sompaq-presario-hp-omnibook-hp-pavilion-n-series-hp-pavilion/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-hp-19v-4-74a-7-4kh5-0-cq56-cq57-4320s-4520s-6470b-6560b-6550b-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbukov-hp-envy-15-19-5v-3-33a-65w-4-5kh3-0mm-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-toshiba-19v-474a-55x25-002145/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-toshiba-19v-632a-120w-63kh30-011309/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ventilyator-kuler-dlya-noutbuka-lenovo-e46-k46-dfs541305lh0t-f9w5/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ventilyator-kuler-dlya-noutbuka-msi-ge62-ge72-pe60-pe70-gl62-dlya-cpu-paad06015sl-n318/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-dlya-bloka-pitaniya-apple-magsafe-2-t-form/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-zaryadki-dlya-bloka-pitaniya-apple-magsafe-l-shape/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-zaryadki-dlya-bloka-pitaniya-apple-magsafe2-t-shape/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-zaryadki-dlya-bloka-pitaniya-asus-55x25mm-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-pitaniya-bloka-atcom-at10118-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-s-razemom-pitaniya-25kh07-dlya-noutbuka-acer-asus-hp-15-m-dc-007526/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-s-razemom-pitaniya-48kh17-dlya-noutbuka-acer-asus-hp-sony-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-asus-k55-x501-k55xi-chernaya-bez-ramki-vertikalnyy-enter/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-asus-x550-x501a-x501u-chernaya-ploskiy-enter-009114/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-asus-x551-x551ca-x551ma-x553-chernaya-bez-ramki-ploskiy-enter/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-dell-inspiron-15r-n5010-m5010-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-gateway-nv55s-nv57h-nv75s-nv77h-ts45-chernaya-002940/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-packard-bell-gateway-e1-chernaya-006820/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-sony-vaio-vpc-eb-chernaya-s-chernoy-ramkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-toshiba-c850-c870-c875-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-macbook-a1369-2010-bez-podsvetki-bolshoy-enter-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-acer-aspire-5755-v3-571g-5830-5830g-5830t-5830tg-e5-571-chernaya-002999/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-acer-aspire-timeline-3410-3410t-4741-3810-3810t-chernaya-glyantsevaya-002221/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-asus-k55-chernaya-bez-ramki-005773/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbukov-dell-inspiron-14v-14r-n4010-n4030-n5030-m5030-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-15-e-chernaya-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-15-n-15-e-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-250-g4-g5-255-g4-15-af-chernaya-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-g4-g4-1000-g6-g6-1000-cq43-cq57-cq58-430-630-635-chernaya-002634/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-g6-2000-chernaya-s-ramkoy-010411/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-lenovo-ideapad-g50-70-g50-30-chernaya-s-chernoy-ramkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-samsung-r519-r528-r530-r540-r610-r620-r523-r525-p580-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-usb-a-2-0-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-dlya-noutbuka-usb-74/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-pitaniya-dlya-noutbuka-samsung-galaxy-n150-r530-r540-r580/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-2835-6v-2w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-3030-3v-1w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-3030-6v-2w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-3535-3v-1w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-3535-6v-2w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-42-42lb-innotek-drt-3-0-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-42-6916l-1214a-l1-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-49-42lb-v17-art3-v1749-l1-r1-komplekt-4-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-lg-32-32lb-innotek-drt-3-0-komplekt-3-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-lg-32-32ln-6916l-1204a-3-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/socket-am2-bga-na-sharakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/821-0812-a-821-0989-a-821-1198-a-shleyf-hdd-diska-dlya-apple-macbook-pro-a1286/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-matritsy-dlya-noutbuka-acer-aspire-e1-510-e1-510p-e1-530-e1-530g-e1-532/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-matritsy-dlya-noutbuka-hp-250-g4-255-g4-pavilion-15-a-15-af-15-ac/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/vinty-dlya-macbook-pro-13-15-17-a1278-a1286-a1297/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/rezinovye-nozhki-dlya-macbook-pro-13-15-17-a1278-a1286-a1297/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/boks-dlya-zhestkogo-diska-2-5-usb-2-0-dm-2508-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/perekhodnik-zhestkogo-diska-na-usb-3-0-kabel-sata-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/audio-razem-6-pin-pj-321c/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-57y6440-dlya-noutbukov-lenovo-y460-y560-b560-v560/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-a1406-dlya-noutbukov-apple-macbook-air-2011-2012-a1465-a1370-bh302ll-a-mc505-mc505ll-a-mc506-mc506ll-a-mc965-mc965ll-a-mc968-mc968ll-a-mc969-mc969ll-a-md224-mid-2011-mid-2012/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-a41-x550e-dlya-noutbuka-asus-a450e-a450j-a450jf-x450-x450e-x450j-x450jf-14-4-v-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-a41n1308-dlya-noutbuka-asus-a551c-a551ca-d450c-d450ca-d550c-d550ca-f451c-f451ca-f551c-f551ca-f551cm-p451c-p451ca-p551c-p551ca-r411c-r411ca-r512c-r512ca-x451c-x451ca-x551ca-x551c-a41-14-8-v-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-aa-pb9n4bl-dlya-noutbukov-samsung-rv411-cd5br-2200mah-14-8v/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-ac14b18j-dlya-noutbukov-acer-aspire-e3-111-es1-511-v5-122p-v5-132-v5-132p-chromebook-c730-travelmate-b115-m-b115-mp-p236-m-gateway-ne511-ne512_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-bp02xl-dlya-hp-15-au-15-aw-bp02041xl-hstnn-lb7h-hstnn-ub7b-849909-850-849569-421-hstnn-lb7h-tpn-q172-tpn-q175-5150mah-7-7v/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hstnn-db6i-dlya-noutbuka-hp-17-p-envy-15-k-17-k-pavilion-15-p-17-f-probook-440-g2-445-g2-450-g2-455-g2-14-8v-2600mah/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hstnn-lb4n-dlya-noutbuka-hp-pavilion-15-e-series-envy-15-j-envy-17-j-4400mah-10-8v/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-hstnn-yb4j-dlya-noutbukov-hp-pavilion-708457-001-fp06-fp09-hstnn-lb4k-hstnn-w96c-hstnn-yb4j/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-l09s6y02-dlya-noutbukov-lenovo-ideapad-g565-ideapad-b470-ideapad-z380-i-dr/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/akkumulyator-y9n00-dlya-noutbukov-dell-xps-13-ultrabook-l321x-l322x/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-apple-145v-31a-magsafe-010731/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-setevoy-adapter-dlya-noutbukov-apple-macbook-60w-165v-365a-magsafe-2-006858/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-apple-145v-31a-45w-magsafe-l-shape-016066/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbukov-acer-19v-4-74a-5-5x1-7mm-90w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-acer-19v-342a-55x17-002728/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-setevoy-adapter-dlya-noutbukov-asus-19v-2-37a-45w-3-0kh1-0/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-asus-19v-3-42a-4-0x1-35-mm-65w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-asus-19v-4-74a-5-5x2-5-90w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-asus-24v-2a-5-5x2-5-48w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-asus-19v-342a-55x25mm-65w/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-asus-19v-3-42a-5-5x2-5mm-65w-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbuka-lenovo-20v-325a-65w-55x25_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-lenovo-x1-carbon-20v-45a-90w-012724/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-lenovo-20v-3-25a-65w-type-c-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbukov-lenovo-20v-3-25a-65w-4-0x1-7mm-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadka-dlya-noutbukov-lenovo-x1-carbon-20v-45a-90w-012784/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-samsung-19v-316a-60w-55x3-s-igloy/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-sony-vaio-195v-47a-65pin-002912/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-sony-vaio-195v-615a-65pin-002171/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-19v-3-16a-5-5kh2-5-hp-sompaq-presario-hp-omnibook-hp-pavilion-n-series-hp-pavilion/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbuka-hp-19v-4-74a-7-4kh5-0-cq56-cq57-4320s-4520s-6470b-6560b-6550b-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-dlya-noutbukov-hp-envy-15-19-5v-3-33a-65w-4-5kh3-0mm-standart/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-toshiba-19v-474a-55x25-002145/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/blok-pitaniya-zaryadnoe-ustroystvo-dlya-noutbukov-toshiba-19v-632a-120w-63kh30-011309/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ventilyator-kuler-dlya-noutbuka-lenovo-e46-k46-dfs541305lh0t-f9w5/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/ventilyator-kuler-dlya-noutbuka-msi-ge62-ge72-pe60-pe70-gl62-dlya-cpu-paad06015sl-n318/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-dlya-bloka-pitaniya-apple-magsafe-2-t-form/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-zaryadki-dlya-bloka-pitaniya-apple-magsafe-l-shape/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-zaryadki-dlya-bloka-pitaniya-apple-magsafe2-t-shape/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-zaryadki-dlya-bloka-pitaniya-asus-55x25mm-uglovoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-pitaniya-bloka-atcom-at10118-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-s-razemom-pitaniya-25kh07-dlya-noutbuka-acer-asus-hp-15-m-dc-007526/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/kabel-s-razemom-pitaniya-48kh17-dlya-noutbuka-acer-asus-hp-sony-15-m/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-asus-k55-x501-k55xi-chernaya-bez-ramki-vertikalnyy-enter/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-asus-x550-x501a-x501u-chernaya-ploskiy-enter-009114/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-asus-x551-x551ca-x551ma-x553-chernaya-bez-ramki-ploskiy-enter/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-dell-inspiron-15r-n5010-m5010-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-gateway-nv55s-nv57h-nv75s-nv77h-ts45-chernaya-002940/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-packard-bell-gateway-e1-chernaya-006820/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-sony-vaio-vpc-eb-chernaya-s-chernoy-ramkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-toshiba-c850-c870-c875-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-macbook-a1369-2010-bez-podsvetki-bolshoy-enter-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-acer-aspire-5755-v3-571g-5830-5830g-5830t-5830tg-e5-571-chernaya-002999/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-acer-aspire-timeline-3410-3410t-4741-3810-3810t-chernaya-glyantsevaya-002221/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-asus-k55-chernaya-bez-ramki-005773/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbukov-dell-inspiron-14v-14r-n4010-n4030-n5030-m5030-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-15-e-chernaya-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-15-n-15-e-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-250-g4-g5-255-g4-15-af-chernaya-bez-ramki/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-g4-g4-1000-g6-g6-1000-cq43-cq57-cq58-430-630-635-chernaya-002634/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-hp-pavilion-g6-2000-chernaya-s-ramkoy-010411/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-lenovo-ideapad-g50-70-g50-30-chernaya-s-chernoy-ramkoy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/klaviatura-dlya-noutbuka-samsung-r519-r528-r530-r540-r610-r620-r523-r525-p580-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-usb-a-2-0-f/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-dlya-noutbuka-usb-74/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/razem-pitaniya-dlya-noutbuka-samsung-galaxy-n150-r530-r540-r580/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-2835-6v-2w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-3030-3v-1w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-3030-6v-2w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-3535-3v-1w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiod-dlya-remonta-led-podsvetki-smd-3535-6v-2w-kholodnyy-belyy-komplekt-50-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-42-42lb-innotek-drt-3-0-8-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-42-6916l-1214a-l1-type/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-49-42lb-v17-art3-v1749-l1-r1-komplekt-4-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-lg-32-32lb-innotek-drt-3-0-komplekt-3-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/svetodiodnaya-podsvetka-dlya-televizorov-lg-32-32ln-6916l-1204a-3-sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/socket-am2-bga-na-sharakh/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/821-0812-a-821-0989-a-821-1198-a-shleyf-hdd-diska-dlya-apple-macbook-pro-a1286/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-matritsy-dlya-noutbuka-acer-aspire-e1-510-e1-510p-e1-530-e1-530g-e1-532/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/new/shleyf-matritsy-dlya-noutbuka-hp-250-g4-255-g4-pavilion-15-a-15-af-15-ac/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F146"/>
+  <dimension ref="A1:F145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F146" sqref="F146"/>
+      <selection activeCell="F145" sqref="F145"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1916,2218 +1907,2197 @@
       </c>
       <c r="D32" s="7" t="s">
         <v>66</v>
       </c>
       <c r="E32" s="7">
         <v>1</v>
       </c>
       <c r="F32" s="15">
         <v>2935</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>2</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>69</v>
       </c>
       <c r="E33" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F33" s="15">
-        <v>1850</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>3</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>72</v>
       </c>
       <c r="E34" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F34" s="15">
-        <v>1900</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="4">
+      <c r="A35" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="15"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C36" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="B35" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="8" t="s">
+      <c r="D36" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F36" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4">
+        <v>1</v>
+      </c>
+      <c r="B37" s="11" t="s">
         <v>74</v>
       </c>
-      <c r="D35" s="7" t="s">
+      <c r="C37" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="E35" s="7">
-[...7 lines deleted...]
-      <c r="A36" s="6" t="s">
+      <c r="D37" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="B36" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E37" s="7">
+        <v>1</v>
+      </c>
+      <c r="F37" s="15">
+        <v>950</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>79</v>
       </c>
       <c r="E38" s="7">
         <v>1</v>
       </c>
       <c r="F38" s="15">
-        <v>950</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="4">
-[...2 lines deleted...]
-      <c r="B39" s="11" t="s">
+      <c r="A39" s="6" t="s">
         <v>80</v>
       </c>
-      <c r="C39" s="8" t="s">
+      <c r="B39" s="7"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="15"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F40" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41" s="4">
+        <v>1</v>
+      </c>
+      <c r="B41" s="11" t="s">
         <v>81</v>
       </c>
-      <c r="D39" s="7" t="s">
+      <c r="C41" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="E39" s="7">
-[...7 lines deleted...]
-      <c r="A40" s="6" t="s">
+      <c r="D41" s="7" t="s">
         <v>83</v>
       </c>
-      <c r="B40" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E41" s="7">
+        <v>1</v>
+      </c>
+      <c r="F41" s="15">
+        <v>1095</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>86</v>
       </c>
       <c r="E42" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F42" s="15">
-        <v>1095</v>
+        <v>830</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E43" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F43" s="15">
-        <v>830</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>90</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>91</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>92</v>
       </c>
       <c r="E44" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F44" s="15">
-        <v>1150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>93</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>95</v>
       </c>
       <c r="E45" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F45" s="15">
-        <v>650</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>96</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>97</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>98</v>
       </c>
       <c r="E46" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F46" s="15">
-        <v>1450</v>
+        <v>865</v>
       </c>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="4">
+      <c r="A47" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="15"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E48" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="B47" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="8" t="s">
+      <c r="F48" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49" s="4">
+        <v>1</v>
+      </c>
+      <c r="B49" s="11" t="s">
         <v>100</v>
       </c>
-      <c r="D47" s="7" t="s">
+      <c r="C49" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="E47" s="7">
-[...7 lines deleted...]
-      <c r="A48" s="6" t="s">
+      <c r="D49" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="B48" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E49" s="7">
+        <v>1</v>
+      </c>
+      <c r="F49" s="15">
+        <v>1705</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C50" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D50" s="7" t="s">
         <v>105</v>
       </c>
       <c r="E50" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F50" s="15">
-        <v>1705</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B51" s="11" t="s">
         <v>106</v>
       </c>
       <c r="C51" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D51" s="7" t="s">
         <v>108</v>
       </c>
       <c r="E51" s="7">
         <v>2</v>
       </c>
       <c r="F51" s="15">
-        <v>1650</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B52" s="11" t="s">
         <v>109</v>
       </c>
       <c r="C52" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D52" s="7" t="s">
         <v>111</v>
       </c>
       <c r="E52" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F52" s="15">
-        <v>1250</v>
+        <v>850</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B53" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C53" s="8" t="s">
         <v>113</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>114</v>
       </c>
       <c r="E53" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F53" s="15">
-        <v>850</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="54" spans="1:6">
-      <c r="A54" s="4">
+      <c r="A54" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="8"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="15"/>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D55" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B54" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="8" t="s">
+      <c r="E55" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F55" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56" s="4">
+        <v>1</v>
+      </c>
+      <c r="B56" s="11" t="s">
         <v>116</v>
       </c>
-      <c r="D54" s="7" t="s">
+      <c r="C56" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="E54" s="7">
+      <c r="D56" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="E56" s="7">
+        <v>1</v>
+      </c>
+      <c r="F56" s="15">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="B57" s="7"/>
+      <c r="C57" s="8"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="15"/>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B58" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="F54" s="15">
-[...20 lines deleted...]
-      <c r="C56" s="12" t="s">
+      <c r="C58" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D56" s="13" t="s">
+      <c r="D58" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E56" s="14" t="s">
+      <c r="E58" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F56" s="16" t="s">
+      <c r="F58" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
-[...6 lines deleted...]
-      <c r="C57" s="8" t="s">
+    <row r="59" spans="1:6">
+      <c r="A59" s="4">
+        <v>1</v>
+      </c>
+      <c r="B59" s="11" t="s">
         <v>120</v>
       </c>
-      <c r="D57" s="7" t="s">
+      <c r="C59" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="E57" s="7">
-[...7 lines deleted...]
-      <c r="A58" s="6" t="s">
+      <c r="D59" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="B58" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E59" s="7">
+        <v>1</v>
+      </c>
+      <c r="F59" s="15">
+        <v>1900</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>125</v>
       </c>
       <c r="E60" s="7">
         <v>1</v>
       </c>
       <c r="F60" s="15">
-        <v>1900</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="61" spans="1:6">
-      <c r="A61" s="4">
-[...2 lines deleted...]
-      <c r="B61" s="11" t="s">
+      <c r="A61" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="C61" s="8" t="s">
+      <c r="B61" s="7"/>
+      <c r="C61" s="8"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="15"/>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D62" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F62" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="4">
+        <v>1</v>
+      </c>
+      <c r="B63" s="11" t="s">
         <v>127</v>
       </c>
-      <c r="D61" s="7" t="s">
+      <c r="C63" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="E61" s="7">
-[...7 lines deleted...]
-      <c r="A62" s="6" t="s">
+      <c r="D63" s="7" t="s">
         <v>129</v>
       </c>
-      <c r="B62" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E63" s="7">
+        <v>1</v>
+      </c>
+      <c r="F63" s="15">
+        <v>1550</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>130</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>131</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>132</v>
       </c>
       <c r="E64" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F64" s="15">
-        <v>1550</v>
+        <v>850</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>135</v>
       </c>
       <c r="E65" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F65" s="15">
         <v>850</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="4">
+      <c r="A66" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="B66" s="7"/>
+      <c r="C66" s="8"/>
+      <c r="D66" s="7"/>
+      <c r="E66" s="7"/>
+      <c r="F66" s="15"/>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B67" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="B66" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="8" t="s">
+      <c r="C67" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E67" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F67" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68" s="4">
+        <v>1</v>
+      </c>
+      <c r="B68" s="11" t="s">
         <v>137</v>
       </c>
-      <c r="D66" s="7" t="s">
+      <c r="C68" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="E66" s="7">
-[...7 lines deleted...]
-      <c r="A67" s="6" t="s">
+      <c r="D68" s="7" t="s">
         <v>139</v>
       </c>
-      <c r="B67" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E68" s="7">
+        <v>1</v>
+      </c>
+      <c r="F68" s="15">
+        <v>1935</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>140</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>141</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>142</v>
       </c>
       <c r="E69" s="7">
         <v>1</v>
       </c>
       <c r="F69" s="15">
-        <v>1935</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="70" spans="1:6">
-      <c r="A70" s="4">
-[...2 lines deleted...]
-      <c r="B70" s="11" t="s">
+      <c r="A70" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="C70" s="8" t="s">
+      <c r="B70" s="7"/>
+      <c r="C70" s="8"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="15"/>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E71" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F71" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72" s="4">
+        <v>1</v>
+      </c>
+      <c r="B72" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="D70" s="7" t="s">
+      <c r="C72" s="8" t="s">
         <v>145</v>
       </c>
-      <c r="E70" s="7">
-[...7 lines deleted...]
-      <c r="A71" s="5" t="s">
+      <c r="D72" s="7" t="s">
         <v>146</v>
       </c>
-      <c r="B71" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E72" s="7">
+        <v>1</v>
+      </c>
+      <c r="F72" s="15">
+        <v>1670</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B73" s="11" t="s">
         <v>147</v>
       </c>
       <c r="C73" s="8" t="s">
         <v>148</v>
       </c>
       <c r="D73" s="7" t="s">
         <v>149</v>
       </c>
       <c r="E73" s="7">
         <v>1</v>
       </c>
       <c r="F73" s="15">
-        <v>1670</v>
+        <v>865</v>
       </c>
     </row>
     <row r="74" spans="1:6">
-      <c r="A74" s="4">
-[...2 lines deleted...]
-      <c r="B74" s="11" t="s">
+      <c r="A74" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="C74" s="8" t="s">
+      <c r="B74" s="7"/>
+      <c r="C74" s="8"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="15"/>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D75" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F75" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" s="4">
+        <v>1</v>
+      </c>
+      <c r="B76" s="11" t="s">
         <v>151</v>
       </c>
-      <c r="D74" s="7" t="s">
+      <c r="C76" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="E74" s="7">
-[...2 lines deleted...]
-      <c r="F74" s="15">
+      <c r="D76" s="7" t="s">
+        <v>153</v>
+      </c>
+      <c r="E76" s="7">
+        <v>1</v>
+      </c>
+      <c r="F76" s="15">
         <v>865</v>
-      </c>
-[...28 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B77" s="11" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D77" s="7" t="s">
         <v>156</v>
       </c>
       <c r="E77" s="7">
         <v>1</v>
       </c>
       <c r="F77" s="15">
-        <v>865</v>
+        <v>750</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>157</v>
       </c>
       <c r="C78" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D78" s="7" t="s">
         <v>159</v>
       </c>
       <c r="E78" s="7">
         <v>1</v>
       </c>
       <c r="F78" s="15">
-        <v>750</v>
+        <v>865</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B79" s="11" t="s">
         <v>160</v>
       </c>
       <c r="C79" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D79" s="7" t="s">
         <v>162</v>
       </c>
       <c r="E79" s="7">
         <v>1</v>
       </c>
       <c r="F79" s="15">
-        <v>865</v>
+        <v>485</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B80" s="11" t="s">
         <v>163</v>
       </c>
       <c r="C80" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D80" s="7" t="s">
         <v>165</v>
       </c>
       <c r="E80" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F80" s="15">
-        <v>485</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B81" s="11" t="s">
         <v>166</v>
       </c>
       <c r="C81" s="8" t="s">
         <v>167</v>
       </c>
       <c r="D81" s="7" t="s">
         <v>168</v>
       </c>
       <c r="E81" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F81" s="15">
-        <v>315</v>
+        <v>410</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C82" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D82" s="7" t="s">
         <v>171</v>
       </c>
       <c r="E82" s="7">
         <v>1</v>
       </c>
       <c r="F82" s="15">
-        <v>410</v>
+        <v>405</v>
       </c>
     </row>
     <row r="83" spans="1:6">
-      <c r="A83" s="4">
+      <c r="A83" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="B83" s="7"/>
+      <c r="C83" s="8"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="15"/>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D84" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E84" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F84" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="B83" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="8" t="s">
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="4">
+        <v>1</v>
+      </c>
+      <c r="B85" s="11" t="s">
         <v>173</v>
       </c>
-      <c r="D83" s="7" t="s">
+      <c r="C85" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="E83" s="7">
-[...7 lines deleted...]
-      <c r="A84" s="5" t="s">
+      <c r="D85" s="7" t="s">
         <v>175</v>
       </c>
-      <c r="B84" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E85" s="7">
+        <v>2</v>
+      </c>
+      <c r="F85" s="15">
+        <v>1325</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>176</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>178</v>
       </c>
       <c r="E86" s="7">
         <v>2</v>
       </c>
       <c r="F86" s="15">
-        <v>1325</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>179</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>181</v>
       </c>
       <c r="E87" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F87" s="15">
-        <v>1555</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>182</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>184</v>
       </c>
       <c r="E88" s="7">
         <v>1</v>
       </c>
       <c r="F88" s="15">
-        <v>1440</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>185</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>187</v>
       </c>
       <c r="E89" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F89" s="15">
-        <v>1555</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>188</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>189</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>190</v>
       </c>
       <c r="E90" s="7">
         <v>2</v>
       </c>
       <c r="F90" s="15">
         <v>1325</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>191</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>193</v>
       </c>
       <c r="E91" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F91" s="15">
-        <v>1325</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>194</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>195</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>196</v>
       </c>
       <c r="E92" s="7">
         <v>1</v>
       </c>
       <c r="F92" s="15">
-        <v>1440</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="93" spans="1:6">
-      <c r="A93" s="4">
-[...2 lines deleted...]
-      <c r="B93" s="11" t="s">
+      <c r="A93" s="6" t="s">
         <v>197</v>
       </c>
-      <c r="C93" s="8" t="s">
+      <c r="B93" s="7"/>
+      <c r="C93" s="8"/>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7"/>
+      <c r="F93" s="15"/>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D94" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E94" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F94" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" s="4">
+        <v>1</v>
+      </c>
+      <c r="B95" s="11" t="s">
         <v>198</v>
       </c>
-      <c r="D93" s="7" t="s">
+      <c r="C95" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E93" s="7">
-[...7 lines deleted...]
-      <c r="A94" s="6" t="s">
+      <c r="D95" s="7" t="s">
         <v>200</v>
       </c>
-      <c r="B94" s="7"/>
-[...9 lines deleted...]
-      <c r="B95" s="10" t="s">
+      <c r="E95" s="7">
+        <v>2</v>
+      </c>
+      <c r="F95" s="15">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="B96" s="7"/>
+      <c r="C96" s="8"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="15"/>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B97" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C95" s="12" t="s">
+      <c r="C97" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D95" s="13" t="s">
+      <c r="D97" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E95" s="14" t="s">
+      <c r="E97" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F95" s="16" t="s">
+      <c r="F97" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="96" spans="1:6">
-[...6 lines deleted...]
-      <c r="C96" s="8" t="s">
+    <row r="98" spans="1:6">
+      <c r="A98" s="4">
+        <v>1</v>
+      </c>
+      <c r="B98" s="11" t="s">
         <v>202</v>
       </c>
-      <c r="D96" s="7" t="s">
+      <c r="C98" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="E96" s="7">
-[...7 lines deleted...]
-      <c r="A97" s="6" t="s">
+      <c r="D98" s="7" t="s">
         <v>204</v>
       </c>
-      <c r="B97" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E98" s="7">
+        <v>1</v>
+      </c>
+      <c r="F98" s="15">
+        <v>520</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>205</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>207</v>
       </c>
       <c r="E99" s="7">
         <v>1</v>
       </c>
       <c r="F99" s="15">
-        <v>520</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="100" spans="1:6">
-      <c r="A100" s="4">
-[...2 lines deleted...]
-      <c r="B100" s="11" t="s">
+      <c r="A100" s="6" t="s">
         <v>208</v>
       </c>
-      <c r="C100" s="8" t="s">
+      <c r="B100" s="7"/>
+      <c r="C100" s="8"/>
+      <c r="D100" s="7"/>
+      <c r="E100" s="7"/>
+      <c r="F100" s="15"/>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C101" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D101" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E101" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F101" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" s="4">
+        <v>1</v>
+      </c>
+      <c r="B102" s="11" t="s">
         <v>209</v>
       </c>
-      <c r="D100" s="7" t="s">
+      <c r="C102" s="8" t="s">
         <v>210</v>
       </c>
-      <c r="E100" s="7">
-[...2 lines deleted...]
-      <c r="F100" s="15">
+      <c r="D102" s="7" t="s">
+        <v>211</v>
+      </c>
+      <c r="E102" s="7">
+        <v>1</v>
+      </c>
+      <c r="F102" s="15">
         <v>1555</v>
       </c>
     </row>
-    <row r="101" spans="1:6">
-[...13 lines deleted...]
-      <c r="B102" s="10" t="s">
+    <row r="103" spans="1:6">
+      <c r="A103" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="B103" s="7"/>
+      <c r="C103" s="8"/>
+      <c r="D103" s="7"/>
+      <c r="E103" s="7"/>
+      <c r="F103" s="15"/>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B104" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C102" s="12" t="s">
+      <c r="C104" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D102" s="13" t="s">
+      <c r="D104" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E102" s="14" t="s">
+      <c r="E104" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F102" s="16" t="s">
+      <c r="F104" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="103" spans="1:6">
-[...6 lines deleted...]
-      <c r="C103" s="8" t="s">
+    <row r="105" spans="1:6">
+      <c r="A105" s="4">
+        <v>1</v>
+      </c>
+      <c r="B105" s="11" t="s">
         <v>213</v>
       </c>
-      <c r="D103" s="7" t="s">
+      <c r="C105" s="8" t="s">
         <v>214</v>
       </c>
-      <c r="E103" s="7">
-[...7 lines deleted...]
-      <c r="A104" s="6" t="s">
+      <c r="D105" s="7" t="s">
         <v>215</v>
       </c>
-      <c r="B104" s="7"/>
-[...9 lines deleted...]
-      <c r="B105" s="10" t="s">
+      <c r="E105" s="7">
+        <v>1</v>
+      </c>
+      <c r="F105" s="15">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="B106" s="7"/>
+      <c r="C106" s="8"/>
+      <c r="D106" s="7"/>
+      <c r="E106" s="7"/>
+      <c r="F106" s="15"/>
+    </row>
+    <row r="107" spans="1:6">
+      <c r="A107" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B107" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C105" s="12" t="s">
+      <c r="C107" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D105" s="13" t="s">
+      <c r="D107" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E105" s="14" t="s">
+      <c r="E107" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F105" s="16" t="s">
+      <c r="F107" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="106" spans="1:6">
-[...6 lines deleted...]
-      <c r="C106" s="8" t="s">
+    <row r="108" spans="1:6">
+      <c r="A108" s="4">
+        <v>1</v>
+      </c>
+      <c r="B108" s="11" t="s">
         <v>217</v>
       </c>
-      <c r="D106" s="7" t="s">
+      <c r="C108" s="8" t="s">
         <v>218</v>
       </c>
-      <c r="E106" s="7">
-[...7 lines deleted...]
-      <c r="A107" s="6" t="s">
+      <c r="D108" s="7" t="s">
         <v>219</v>
       </c>
-      <c r="B107" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E108" s="7">
+        <v>2</v>
+      </c>
+      <c r="F108" s="15">
+        <v>1440</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>220</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>221</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>222</v>
       </c>
       <c r="E109" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F109" s="15">
-        <v>1440</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>223</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>224</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>225</v>
       </c>
       <c r="E110" s="7">
         <v>1</v>
       </c>
       <c r="F110" s="15">
-        <v>1670</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>226</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>228</v>
       </c>
       <c r="E111" s="7">
         <v>1</v>
       </c>
       <c r="F111" s="15">
         <v>1555</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>229</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>231</v>
       </c>
       <c r="E112" s="7">
         <v>1</v>
       </c>
       <c r="F112" s="15">
         <v>1555</v>
       </c>
     </row>
     <row r="113" spans="1:6">
-      <c r="A113" s="4">
+      <c r="A113" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="B113" s="7"/>
+      <c r="C113" s="8"/>
+      <c r="D113" s="7"/>
+      <c r="E113" s="7"/>
+      <c r="F113" s="15"/>
+    </row>
+    <row r="114" spans="1:6">
+      <c r="A114" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C114" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D114" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B113" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="8" t="s">
+      <c r="E114" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F114" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="4">
+        <v>1</v>
+      </c>
+      <c r="B115" s="11" t="s">
         <v>233</v>
       </c>
-      <c r="D113" s="7" t="s">
+      <c r="C115" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="E113" s="7">
-[...7 lines deleted...]
-      <c r="A114" s="6" t="s">
+      <c r="D115" s="7" t="s">
         <v>235</v>
       </c>
-      <c r="B114" s="7"/>
-[...9 lines deleted...]
-      <c r="B115" s="10" t="s">
+      <c r="E115" s="7">
+        <v>1</v>
+      </c>
+      <c r="F115" s="15">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6">
+      <c r="A116" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="B116" s="7"/>
+      <c r="C116" s="8"/>
+      <c r="D116" s="7"/>
+      <c r="E116" s="7"/>
+      <c r="F116" s="15"/>
+    </row>
+    <row r="117" spans="1:6">
+      <c r="A117" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B117" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C115" s="12" t="s">
+      <c r="C117" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D115" s="13" t="s">
+      <c r="D117" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E115" s="14" t="s">
+      <c r="E117" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F115" s="16" t="s">
+      <c r="F117" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="116" spans="1:6">
-[...6 lines deleted...]
-      <c r="C116" s="8" t="s">
+    <row r="118" spans="1:6">
+      <c r="A118" s="4">
+        <v>1</v>
+      </c>
+      <c r="B118" s="11" t="s">
         <v>237</v>
       </c>
-      <c r="D116" s="7" t="s">
+      <c r="C118" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="E116" s="7">
-[...7 lines deleted...]
-      <c r="A117" s="6" t="s">
+      <c r="D118" s="7" t="s">
         <v>239</v>
       </c>
-      <c r="B117" s="7"/>
-[...9 lines deleted...]
-      <c r="B118" s="10" t="s">
+      <c r="E118" s="7">
+        <v>1</v>
+      </c>
+      <c r="F118" s="15">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6">
+      <c r="A119" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="B119" s="7"/>
+      <c r="C119" s="8"/>
+      <c r="D119" s="7"/>
+      <c r="E119" s="7"/>
+      <c r="F119" s="15"/>
+    </row>
+    <row r="120" spans="1:6">
+      <c r="A120" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B120" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C118" s="12" t="s">
+      <c r="C120" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D118" s="13" t="s">
+      <c r="D120" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E118" s="14" t="s">
+      <c r="E120" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F118" s="16" t="s">
+      <c r="F120" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="119" spans="1:6">
-[...6 lines deleted...]
-      <c r="C119" s="8" t="s">
+    <row r="121" spans="1:6">
+      <c r="A121" s="4">
+        <v>1</v>
+      </c>
+      <c r="B121" s="11" t="s">
         <v>241</v>
       </c>
-      <c r="D119" s="7" t="s">
+      <c r="C121" s="8" t="s">
         <v>242</v>
       </c>
-      <c r="E119" s="7">
-[...7 lines deleted...]
-      <c r="A120" s="5" t="s">
+      <c r="D121" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="B120" s="7"/>
-[...15 lines deleted...]
-      <c r="D121" s="13" t="s">
+      <c r="E121" s="7">
         <v>5</v>
       </c>
-      <c r="E121" s="14" t="s">
-[...3 lines deleted...]
-        <v>7</v>
+      <c r="F121" s="15">
+        <v>110</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>244</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>245</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>246</v>
       </c>
       <c r="E122" s="7">
+        <v>2</v>
+      </c>
+      <c r="F122" s="15">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6">
+      <c r="A123" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="8"/>
+      <c r="D123" s="7"/>
+      <c r="E123" s="7"/>
+      <c r="F123" s="15"/>
+    </row>
+    <row r="124" spans="1:6">
+      <c r="A124" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C124" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D124" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="F122" s="15">
-[...10 lines deleted...]
-      <c r="C123" s="8" t="s">
+      <c r="E124" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F124" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6">
+      <c r="A125" s="4">
+        <v>1</v>
+      </c>
+      <c r="B125" s="11" t="s">
         <v>248</v>
       </c>
-      <c r="D123" s="7" t="s">
+      <c r="C125" s="8" t="s">
         <v>249</v>
       </c>
-      <c r="E123" s="7">
-[...7 lines deleted...]
-      <c r="A124" s="5" t="s">
+      <c r="D125" s="7" t="s">
         <v>250</v>
       </c>
-      <c r="B124" s="7"/>
-[...9 lines deleted...]
-      <c r="B125" s="10" t="s">
+      <c r="E125" s="7">
+        <v>10</v>
+      </c>
+      <c r="F125" s="15">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6">
+      <c r="A126" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="B126" s="7"/>
+      <c r="C126" s="8"/>
+      <c r="D126" s="7"/>
+      <c r="E126" s="7"/>
+      <c r="F126" s="15"/>
+    </row>
+    <row r="127" spans="1:6">
+      <c r="A127" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B127" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C125" s="12" t="s">
+      <c r="C127" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D125" s="13" t="s">
+      <c r="D127" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E125" s="14" t="s">
+      <c r="E127" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F125" s="16" t="s">
+      <c r="F127" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="126" spans="1:6">
-[...6 lines deleted...]
-      <c r="C126" s="8" t="s">
+    <row r="128" spans="1:6">
+      <c r="A128" s="4">
+        <v>1</v>
+      </c>
+      <c r="B128" s="11" t="s">
         <v>252</v>
       </c>
-      <c r="D126" s="7" t="s">
+      <c r="C128" s="8" t="s">
         <v>253</v>
       </c>
-      <c r="E126" s="7">
-[...7 lines deleted...]
-      <c r="A127" s="5" t="s">
+      <c r="D128" s="7" t="s">
         <v>254</v>
       </c>
-      <c r="B127" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E128" s="7">
+        <v>1</v>
+      </c>
+      <c r="F128" s="15">
+        <v>360</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>257</v>
       </c>
       <c r="E129" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F129" s="15">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>260</v>
       </c>
       <c r="E130" s="7">
         <v>2</v>
       </c>
       <c r="F130" s="15">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>261</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>263</v>
       </c>
       <c r="E131" s="7">
         <v>2</v>
       </c>
       <c r="F131" s="15">
-        <v>390</v>
+        <v>520</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>266</v>
       </c>
       <c r="E132" s="7">
         <v>2</v>
       </c>
       <c r="F132" s="15">
-        <v>520</v>
+        <v>550</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>267</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>269</v>
       </c>
       <c r="E133" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F133" s="15">
-        <v>550</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>270</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>272</v>
       </c>
       <c r="E134" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F134" s="15">
-        <v>2800</v>
+        <v>280</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>275</v>
       </c>
       <c r="E135" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F135" s="15">
-        <v>280</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>278</v>
       </c>
       <c r="E136" s="7">
         <v>1</v>
       </c>
       <c r="F136" s="15">
-        <v>1650</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>281</v>
       </c>
       <c r="E137" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F137" s="15">
-        <v>2150</v>
+        <v>950</v>
       </c>
     </row>
     <row r="138" spans="1:6">
-      <c r="A138" s="4">
-[...2 lines deleted...]
-      <c r="B138" s="11" t="s">
+      <c r="A138" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="C138" s="8" t="s">
+      <c r="B138" s="7"/>
+      <c r="C138" s="8"/>
+      <c r="D138" s="7"/>
+      <c r="E138" s="7"/>
+      <c r="F138" s="15"/>
+    </row>
+    <row r="139" spans="1:6">
+      <c r="A139" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="C139" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D139" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E139" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="F139" s="16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6">
+      <c r="A140" s="4">
+        <v>1</v>
+      </c>
+      <c r="B140" s="11" t="s">
         <v>283</v>
       </c>
-      <c r="D138" s="7" t="s">
+      <c r="C140" s="8" t="s">
         <v>284</v>
       </c>
-      <c r="E138" s="7">
-[...7 lines deleted...]
-      <c r="A139" s="5" t="s">
+      <c r="D140" s="7" t="s">
         <v>285</v>
       </c>
-      <c r="B139" s="7"/>
-[...9 lines deleted...]
-      <c r="B140" s="10" t="s">
+      <c r="E140" s="7">
+        <v>1</v>
+      </c>
+      <c r="F140" s="15">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6">
+      <c r="A141" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="B141" s="7"/>
+      <c r="C141" s="8"/>
+      <c r="D141" s="7"/>
+      <c r="E141" s="7"/>
+      <c r="F141" s="15"/>
+    </row>
+    <row r="142" spans="1:6">
+      <c r="A142" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B142" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="C140" s="12" t="s">
+      <c r="C142" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D140" s="13" t="s">
+      <c r="D142" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E140" s="14" t="s">
+      <c r="E142" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F140" s="16" t="s">
+      <c r="F142" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="141" spans="1:6">
-[...6 lines deleted...]
-      <c r="C141" s="8" t="s">
+    <row r="143" spans="1:6">
+      <c r="A143" s="4">
+        <v>1</v>
+      </c>
+      <c r="B143" s="11" t="s">
         <v>287</v>
       </c>
-      <c r="D141" s="7" t="s">
+      <c r="C143" s="8" t="s">
         <v>288</v>
       </c>
-      <c r="E141" s="7">
-[...7 lines deleted...]
-      <c r="A142" s="5" t="s">
+      <c r="D143" s="7" t="s">
         <v>289</v>
       </c>
-      <c r="B142" s="7"/>
-[...22 lines deleted...]
-        <v>7</v>
+      <c r="E143" s="7">
+        <v>1</v>
+      </c>
+      <c r="F143" s="15">
+        <v>865</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>290</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>292</v>
       </c>
       <c r="E144" s="7">
         <v>1</v>
       </c>
       <c r="F144" s="15">
-        <v>865</v>
+        <v>255</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>293</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>295</v>
       </c>
       <c r="E145" s="7">
         <v>1</v>
       </c>
       <c r="F145" s="15">
-        <v>255</v>
-[...18 lines deleted...]
-      <c r="F146" s="15">
         <v>715</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A30:F30"/>
-    <mergeCell ref="A36:F36"/>
-[...20 lines deleted...]
-    <mergeCell ref="A142:F142"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A39:F39"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A54:F54"/>
+    <mergeCell ref="A57:F57"/>
+    <mergeCell ref="A61:F61"/>
+    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="A70:F70"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A83:F83"/>
+    <mergeCell ref="A93:F93"/>
+    <mergeCell ref="A96:F96"/>
+    <mergeCell ref="A100:F100"/>
+    <mergeCell ref="A103:F103"/>
+    <mergeCell ref="A106:F106"/>
+    <mergeCell ref="A113:F113"/>
+    <mergeCell ref="A116:F116"/>
+    <mergeCell ref="A119:F119"/>
+    <mergeCell ref="A123:F123"/>
+    <mergeCell ref="A126:F126"/>
+    <mergeCell ref="A138:F138"/>
+    <mergeCell ref="A141:F141"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_20"/>
-    <hyperlink ref="D35" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_22"/>
-    <hyperlink ref="D39" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_28"/>
-    <hyperlink ref="D47" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D54" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="D57" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D61" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_39"/>
-    <hyperlink ref="D66" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="D70" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_43"/>
-    <hyperlink ref="D74" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_50"/>
-    <hyperlink ref="D83" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D92" r:id="rId_hyperlink_58"/>
-    <hyperlink ref="D93" r:id="rId_hyperlink_59"/>
-    <hyperlink ref="D96" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D99" r:id="rId_hyperlink_61"/>
-    <hyperlink ref="D100" r:id="rId_hyperlink_62"/>
-[...1 lines deleted...]
-    <hyperlink ref="D106" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D109" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D110" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D111" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D112" r:id="rId_hyperlink_68"/>
-    <hyperlink ref="D113" r:id="rId_hyperlink_69"/>
-[...1 lines deleted...]
-    <hyperlink ref="D119" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_72"/>
-    <hyperlink ref="D123" r:id="rId_hyperlink_73"/>
-    <hyperlink ref="D126" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_82"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_83"/>
-    <hyperlink ref="D138" r:id="rId_hyperlink_84"/>
-    <hyperlink ref="D141" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_85"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_86"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_87"/>
-    <hyperlink ref="D146" r:id="rId_hyperlink_88"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>