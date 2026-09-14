--- v0 (2026-05-13)
+++ v1 (2026-09-14)
@@ -12,89 +12,77 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Запчасти для робота пылесоса Xiaomi</t>
   </si>
   <si>
-    <t>Док-станции и блоки зарядки Xiaomi</t>
+    <t>Датчики Xiaomi</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Датчики Xiaomi</t>
   </si>
   <si>
     <t>37994</t>
   </si>
   <si>
     <t>Датчик измерения высоты, упорный датчик Xiaomi Mi Robot Vacuum-Mop SKV4093GL, Mijia 1C STYTJ01ZHM, Vacuum Mop 2C XMSTJQR2C, 1T, Dreame F9 (R) правый</t>
   </si>
   <si>
     <t>https://mirdetali.ru/shop/datchik-izmereniya-vysoty-upornyy-datchik-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-1t-dreame-f9-r-pravyy/</t>
   </si>
   <si>
     <t>38096</t>
   </si>
   <si>
     <t>Датчик измерения высоты, упорный датчик левый для Xiaomi Mi Robot Vacuum Mop 2 Lite MJSTL (L)</t>
   </si>
   <si>
     <t>https://mirdetali.ru/shop/datchik-izmereniya-vysoty-upornyy-datchik-levyy-dlya-xiaomi-mi-robot-vacuum-mop-2-lite-mjstl-l/</t>
   </si>
   <si>
     <t>38752</t>
   </si>
   <si>
     <t>Датчик измерения расстояния Xiaomi Robot Vacuum E10 / E12  (R) правый</t>
   </si>
@@ -1167,62 +1155,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/cdzc108-dok-stantsiya-dlya-rabota-pylesosa-xiaomi-robot-vacuum-e5-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-vysoty-upornyy-datchik-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-1t-dreame-f9-r-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-vysoty-upornyy-datchik-levyy-dlya-xiaomi-mi-robot-vacuum-mop-2-lite-mjstl-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-rasstoyaniya-xiaomi-robot-vacuum-e10-e12-r-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-rasstoyaniya-xiaomi-robot-vacuum-e10-e12-l-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-rasstoyaniya-levyy-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-ik-priemnika-dok-stantsii-bazy-samoochistki-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-ik-priemnika-dok-stantsii-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-raboty-vedushchego-kolesa-dlya-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-raboty-vedushchego-kolesa-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-urovnya-vysoty-upornyy-datchik-bampera-dlya-robota-pylesosa-xiaomi-mijia-mi-robot-vacuum-cleaner-1s-l-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchiki-vysoty-upornyy-datchik-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1-l-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchiki-vysoty-upornyy-datchik-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1-r-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-datchikov-izmereniya-rasstoyaniya-dlya-xiaomi-robot-vacuum-e5/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-datchikov-elektronnogo-kompasa-xiaomi-mi-roborock-sweep-one-s50-s55-e202-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-datchikov-elektronnogo-kompasa-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-1t-mop-2-pro-stytj02zhm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/amortizator-bampera-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-dreame-f9-trouver-lds-dreame-d9-mop-2-stytj03zhm/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/bamper-dlya-robota-pylesosa-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/korpus-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/korpus-robota-pylesosa-xiaomi-robot-vacuum-e10-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kryshka-otseka-pylesbornika-dlya-xiaomi-robot-vacuum-e5/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/nizhnyaya-chast-korpusa-robota-pylesosa-xiaomi-lydsto-lydsto-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/srednyaya-chast-korpusa-robota-pylesosa-xiaomi-lydsto-lydsto-g2d-cdz-g2d-w03-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/tolkatel-knopok-upravleniya-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/konteyner-dlya-pyli-i-rezervuar-vody-2-v-1-pylesosa-xiaomi-lydsto-g2-jcb-g2-w03-g2d-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/rezervuar-dlya-vody-robota-pylesosa-xiaomi-mi-roborock-sweep-one-s50-s51-s55-s6-s6-pure/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/koleso-dlya-robota-pylesosa-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03-l-levoe-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/koleso-dlya-robota-pylesosa-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03-r-pravoe-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/koleso-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5-pravoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/pravoe-koleso-pylesosa-xiaomi-mi-roborock-sweep-one-s50-s51-s502-s55-xiaowa-c102-02-s10-e202-02-detal-s-razbora-r-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/pravoe-koleso-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/materinskaya-plata-dlya-robota-pylesosa-xiaomi-robot-vacuum-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/materinskaya-plata-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchiki-izmereniya-rasstoyaniya-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-pod-bamper/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/dinamik-dlya-robota-pylesosa-xiaomi-mi-roborock-sweep-one-s50-s51-s55-s502/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kamera-dlya-robota-pylesosa-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-dok-stantsii-kontaktnaya-gruppa-k-baze-samoochistki-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-dok-stantsii-dlya-xiaomi-robot-vacuum-e5-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-dok-stantsii-dlya-xiaomi-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-dok-stantsii-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-rezervuaru-dlya-vody-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-vacuum-mop-2c-xmstjqr2c-1t-mop-2-pro-stytj02zhm-dreame-f9-d9-d9-pro-trouver-lds-mop-2-stytj03zhm/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-rezervuara-vody-dlya-xiaomi-mi-robot-vacuum-mop-2-lite-mjstl/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/modul-wi-fi-datchik-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/modul-wi-fi-dlya-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/modul-wi-fi-s-shleyfom-dlya-robota-pylesosa-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/modul-knopok-upravleniya-dlya-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/sopla-kollektora-podachi-vody-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/ventilyator-dvigatelya-xiaomi-roborock-sweep-one-s50-s55-s5-max-mi-robot-vacuum-cleaner-1s-s6-s6-pure-s6-maxv-e4-e5-s4-s7-q7-xiaowa-c10-e20-e25-e35/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-bokovoy-shchetki-dlya-robota-pylesosa-xiaomi-mi-robot-vacuum-mop-2-stytj03zhm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-bokovoy-shchetki-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03-r-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-bokovoy-shchetki-xiaomi-sweep-one-s5-s50-s55-s502-s6-pure-s6-maxv-s5-max-s6-xiaowa-s10-c20-e25-e35-e4-e5-q7-q7-max-s4-s7-c102-00-e202-00-e202-02-e305-00-e502-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-bokovoy-shchetki-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-pravoy-bokovoy-shchetki-dlya-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-skv4135cn-mjstg1-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-turbo-shchyotki-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-nasos-dlya-podachi-vody-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1-bez-shleyfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/bokovaya-shchetka-dlya-xiaomi-mi-robot-vacuum-cleaner-1s-s6-s6-pure-s6-maxv-s5-s50-s51-s55-s502-s5-max-s4-e4-e25-e35-c10-t6-t60-t65-s7-t7s-t7-plus-q7-q7-max-lydsto-r1-mop-2-lite-mop-2-pro-mop-2-mjst1s-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/bokovye-shchetki-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5-2sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-raskhodnykh-komplektuyushchikh-xiaomi-robot-vacuum-e5-tryapka-filtr-shchetki/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/osnovnaya-shchetka-dlya-robota-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/smennaya-odnorazovaya-salfetka-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/smennaya-tkanevaya-nasadka-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/smennaya-tkanevaya-nasadka-dlya-pylesosa-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/smennaya-tkanevaya-nasadka-dlya-pylesosa-xiaomi-roborock-sweep-one-s50-s55-s6-s6-pure-e202-02-e4-e5-e502-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/tryapka-dlya-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/filtr-dlya-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/filtr-dlya-xiaomi-mi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-ventilyatora-dvigatelya-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-1t-mop-2-pro-stytj02zhm-dreame-f9-roborock-q7/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-ventilyatora-dvigatelya-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-ventilyatora-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-modulya-wi-fi-dlya-robota-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-datchikov-smennaya-nasadka-konteyner-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-podklyucheniya-kolesa-dlya-robota-pylesosa-xiaomi-mijia-mi-robot-vacuum-cleaner-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-s-knopkoy-reset-dlya-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-vysoty-upornyy-datchik-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-1t-dreame-f9-r-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-vysoty-upornyy-datchik-levyy-dlya-xiaomi-mi-robot-vacuum-mop-2-lite-mjstl-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-rasstoyaniya-xiaomi-robot-vacuum-e10-e12-r-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-rasstoyaniya-xiaomi-robot-vacuum-e10-e12-l-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-izmereniya-rasstoyaniya-levyy-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1-l/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-ik-priemnika-dok-stantsii-bazy-samoochistki-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-ik-priemnika-dok-stantsii-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-raboty-vedushchego-kolesa-dlya-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-raboty-vedushchego-kolesa-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchik-urovnya-vysoty-upornyy-datchik-bampera-dlya-robota-pylesosa-xiaomi-mijia-mi-robot-vacuum-cleaner-1s-l-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchiki-vysoty-upornyy-datchik-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1-l-levyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchiki-vysoty-upornyy-datchik-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1-r-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-datchikov-izmereniya-rasstoyaniya-dlya-xiaomi-robot-vacuum-e5/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-datchikov-elektronnogo-kompasa-xiaomi-mi-roborock-sweep-one-s50-s55-e202-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-datchikov-elektronnogo-kompasa-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-1t-mop-2-pro-stytj02zhm/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/amortizator-bampera-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-dreame-f9-trouver-lds-dreame-d9-mop-2-stytj03zhm/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/bamper-dlya-robota-pylesosa-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/korpus-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/korpus-robota-pylesosa-xiaomi-robot-vacuum-e10-v-sbore/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kryshka-otseka-pylesbornika-dlya-xiaomi-robot-vacuum-e5/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/nizhnyaya-chast-korpusa-robota-pylesosa-xiaomi-lydsto-lydsto-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/srednyaya-chast-korpusa-robota-pylesosa-xiaomi-lydsto-lydsto-g2d-cdz-g2d-w03-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/tolkatel-knopok-upravleniya-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/konteyner-dlya-pyli-i-rezervuar-vody-2-v-1-pylesosa-xiaomi-lydsto-g2-jcb-g2-w03-g2d-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/rezervuar-dlya-vody-robota-pylesosa-xiaomi-mi-roborock-sweep-one-s50-s51-s55-s6-s6-pure/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/koleso-dlya-robota-pylesosa-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03-l-levoe-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/koleso-dlya-robota-pylesosa-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03-r-pravoe-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/koleso-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5-pravoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/pravoe-koleso-pylesosa-xiaomi-mi-roborock-sweep-one-s50-s51-s502-s55-xiaowa-c102-02-s10-e202-02-detal-s-razbora-r-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/pravoe-koleso-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/materinskaya-plata-dlya-robota-pylesosa-xiaomi-robot-vacuum-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/materinskaya-plata-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/datchiki-izmereniya-rasstoyaniya-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-pod-bamper/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/dinamik-dlya-robota-pylesosa-xiaomi-mi-roborock-sweep-one-s50-s51-s55-s502/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kamera-dlya-robota-pylesosa-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-dok-stantsii-kontaktnaya-gruppa-k-baze-samoochistki-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-dok-stantsii-dlya-xiaomi-robot-vacuum-e5-chernyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-dok-stantsii-dlya-xiaomi-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-dok-stantsii-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-k-rezervuaru-dlya-vody-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-vacuum-mop-2c-xmstjqr2c-1t-mop-2-pro-stytj02zhm-dreame-f9-d9-d9-pro-trouver-lds-mop-2-stytj03zhm/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/kontaktnaya-gruppa-rezervuara-vody-dlya-xiaomi-mi-robot-vacuum-mop-2-lite-mjstl/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/modul-wi-fi-datchik-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/modul-wi-fi-dlya-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/modul-wi-fi-s-shleyfom-dlya-robota-pylesosa-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/modul-knopok-upravleniya-dlya-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/sopla-kollektora-podachi-vody-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/ventilyator-dvigatelya-xiaomi-roborock-sweep-one-s50-s55-s5-max-mi-robot-vacuum-cleaner-1s-s6-s6-pure-s6-maxv-e4-e5-s4-s7-q7-xiaowa-c10-e20-e25-e35/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-bokovoy-shchetki-dlya-robota-pylesosa-xiaomi-mi-robot-vacuum-mop-2-stytj03zhm_1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-bokovoy-shchetki-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03-r-pravyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-bokovoy-shchetki-xiaomi-sweep-one-s5-s50-s55-s502-s6-pure-s6-maxv-s5-max-s6-xiaowa-s10-c20-e25-e35-e4-e5-q7-q7-max-s4-s7-c102-00-e202-00-e202-02-e305-00-e502-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-bokovoy-shchetki-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-pravoy-bokovoy-shchetki-dlya-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-skv4135cn-mjstg1-r/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-turbo-shchyotki-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/motor-nasos-dlya-podachi-vody-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1-bez-shleyfa/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/bokovaya-shchetka-dlya-xiaomi-mi-robot-vacuum-cleaner-1s-s6-s6-pure-s6-maxv-s5-s50-s51-s55-s502-s5-max-s4-e4-e25-e35-c10-t6-t60-t65-s7-t7s-t7-plus-q7-q7-max-lydsto-r1-mop-2-lite-mop-2-pro-mop-2-mjst1s-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/bokovye-shchetki-dlya-robota-pylesosa-xiaomi-robot-vacuum-e5-2sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-raskhodnykh-komplektuyushchikh-xiaomi-robot-vacuum-e5-tryapka-filtr-shchetki/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/osnovnaya-shchetka-dlya-robota-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/smennaya-odnorazovaya-salfetka-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03-4sht/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/smennaya-tkanevaya-nasadka-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/smennaya-tkanevaya-nasadka-dlya-pylesosa-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/smennaya-tkanevaya-nasadka-dlya-pylesosa-xiaomi-roborock-sweep-one-s50-s55-s6-s6-pure-e202-02-e4-e5-e502-02/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/tryapka-dlya-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/filtr-dlya-robota-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/filtr-dlya-xiaomi-mi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-ventilyatora-dvigatelya-xiaomi-mi-robot-vacuum-mop-skv4093gl-mijia-1c-stytj01zhm-vacuum-mop-2c-xmstjqr2c-1t-mop-2-pro-stytj02zhm-dreame-f9-roborock-q7/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-ventilyatora-dvigatelya-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-ventilyatora-pylesosa-xiaomi-robot-vacuum-e10-e12/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-modulya-wi-fi-dlya-robota-pylesosa-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/komplekt-datchikov-smennaya-nasadka-konteyner-dlya-xiaomi-robot-vacuum-mop-essential-skv4136gl-mijia-g1-mjstg1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-podklyucheniya-kolesa-dlya-robota-pylesosa-xiaomi-mijia-mi-robot-vacuum-cleaner-1s/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirdetali.ru/shop/shleyf-s-knopkoy-reset-dlya-xiaomi-lydsto-g2-jcb-g2-w03-g2d-cdz-g2d-w03/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F99"/>
+  <dimension ref="A1:F96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F99" sqref="F99"/>
+      <selection activeCell="F96" sqref="F96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1258,1884 +1246,1832 @@
       </c>
       <c r="E6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="7">
         <v>1</v>
       </c>
       <c r="F7" s="15">
-        <v>2200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="8" spans="1:6">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="5">
+        <v>2</v>
+      </c>
+      <c r="B8" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="7"/>
-[...3 lines deleted...]
-      <c r="F8" s="15"/>
+      <c r="C8" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="7">
+        <v>1</v>
+      </c>
+      <c r="F8" s="15">
+        <v>800</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
-      <c r="A9" s="4" t="s">
+      <c r="A9" s="5">
         <v>3</v>
       </c>
-      <c r="B9" s="10" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="B9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" s="7">
+        <v>3</v>
+      </c>
+      <c r="F9" s="15">
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E10" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F10" s="15">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E11" s="7">
         <v>1</v>
       </c>
       <c r="F11" s="15">
-        <v>800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E12" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F12" s="15">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E13" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F13" s="15">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="C14" s="8" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E14" s="7">
         <v>1</v>
       </c>
       <c r="F14" s="15">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C15" s="8" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="E15" s="7">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F15" s="15">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C16" s="8" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="E16" s="7">
         <v>1</v>
       </c>
       <c r="F16" s="15">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="C17" s="8" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E17" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F17" s="15">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C18" s="8" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E18" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F18" s="15">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E19" s="7">
         <v>1</v>
       </c>
       <c r="F19" s="15">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="5">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B20" s="11" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="E20" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F20" s="15">
-        <v>400</v>
+        <v>900</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E21" s="7">
         <v>1</v>
       </c>
       <c r="F21" s="15">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:6">
-      <c r="A22" s="5">
-[...16 lines deleted...]
-      </c>
+      <c r="A22" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="8"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="15"/>
     </row>
     <row r="23" spans="1:6">
-      <c r="A23" s="5">
-[...15 lines deleted...]
-        <v>900</v>
+      <c r="A23" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F23" s="16" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="5">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="7">
         <v>1</v>
       </c>
       <c r="F24" s="15">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:6">
-      <c r="A25" s="3" t="s">
+      <c r="A25" s="5">
+        <v>2</v>
+      </c>
+      <c r="B25" s="11" t="s">
         <v>58</v>
       </c>
-      <c r="B25" s="7"/>
-[...3 lines deleted...]
-      <c r="F25" s="15"/>
+      <c r="C25" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="D25" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="E25" s="7">
+        <v>1</v>
+      </c>
+      <c r="F25" s="15">
+        <v>600</v>
+      </c>
     </row>
     <row r="26" spans="1:6">
-      <c r="A26" s="4" t="s">
+      <c r="A26" s="5">
         <v>3</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="B26" s="11" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D26" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="E26" s="7">
+        <v>1</v>
+      </c>
+      <c r="F26" s="15">
+        <v>1600</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B27" s="11" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C27" s="8" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E27" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F27" s="15">
-        <v>200</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B28" s="11" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C28" s="8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E28" s="7">
         <v>1</v>
       </c>
       <c r="F28" s="15">
-        <v>600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B29" s="11" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="C29" s="8" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="E29" s="7">
         <v>1</v>
       </c>
       <c r="F29" s="15">
-        <v>1600</v>
+        <v>600</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B30" s="11" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="C30" s="8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="E30" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F30" s="15">
-        <v>1200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="5">
+        <v>8</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="E31" s="7">
+        <v>7</v>
+      </c>
+      <c r="F31" s="15">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="8"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="15"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C33" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B31" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A32" s="5">
+      <c r="D33" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B32" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A33" s="5">
+      <c r="E33" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B33" s="11" t="s">
-[...12 lines deleted...]
-        <v>700</v>
+      <c r="F33" s="16" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>82</v>
       </c>
       <c r="E34" s="7">
+        <v>1</v>
+      </c>
+      <c r="F34" s="15">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="5">
+        <v>2</v>
+      </c>
+      <c r="B35" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="D35" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E35" s="7">
+        <v>1</v>
+      </c>
+      <c r="F35" s="15">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="8"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="15"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E37" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F34" s="15">
-[...29 lines deleted...]
-      <c r="F36" s="16" t="s">
+      <c r="F37" s="16" t="s">
         <v>8</v>
-      </c>
-[...18 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E38" s="7">
         <v>1</v>
       </c>
       <c r="F38" s="15">
-        <v>900</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="3" t="s">
+      <c r="A39" s="5">
+        <v>2</v>
+      </c>
+      <c r="B39" s="11" t="s">
         <v>90</v>
       </c>
-      <c r="B39" s="7"/>
-[...3 lines deleted...]
-      <c r="F39" s="15"/>
+      <c r="C39" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="D39" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="E39" s="7">
+        <v>1</v>
+      </c>
+      <c r="F39" s="15">
+        <v>1800</v>
+      </c>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="4" t="s">
+      <c r="A40" s="5">
         <v>3</v>
       </c>
-      <c r="B40" s="10" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="B40" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="C40" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D40" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="E40" s="7">
+        <v>1</v>
+      </c>
+      <c r="F40" s="15">
+        <v>1700</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B41" s="11" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C41" s="8" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E41" s="7">
         <v>1</v>
       </c>
       <c r="F41" s="15">
         <v>1800</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="C42" s="8" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="D42" s="7" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="E42" s="7">
         <v>1</v>
       </c>
       <c r="F42" s="15">
-        <v>1800</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="43" spans="1:6">
-      <c r="A43" s="5">
+      <c r="A43" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="8"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="15"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B43" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A44" s="5">
+      <c r="B44" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B44" s="11" t="s">
-[...12 lines deleted...]
-        <v>1800</v>
+      <c r="C44" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44" s="16" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>105</v>
       </c>
       <c r="E45" s="7">
         <v>1</v>
       </c>
       <c r="F45" s="15">
-        <v>2800</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="46" spans="1:6">
-      <c r="A46" s="3" t="s">
+      <c r="A46" s="5">
+        <v>2</v>
+      </c>
+      <c r="B46" s="11" t="s">
         <v>106</v>
       </c>
-      <c r="B46" s="7"/>
-[...3 lines deleted...]
-      <c r="F46" s="15"/>
+      <c r="C46" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D46" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="E46" s="7">
+        <v>1</v>
+      </c>
+      <c r="F46" s="15">
+        <v>3900</v>
+      </c>
     </row>
     <row r="47" spans="1:6">
-      <c r="A47" s="4" t="s">
+      <c r="A47" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="15"/>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B47" s="10" t="s">
+      <c r="B48" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="12" t="s">
+      <c r="C48" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="D47" s="13" t="s">
+      <c r="D48" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E47" s="14" t="s">
+      <c r="E48" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F47" s="16" t="s">
+      <c r="F48" s="16" t="s">
         <v>8</v>
-      </c>
-[...18 lines deleted...]
-        <v>3800</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B49" s="11" t="s">
         <v>110</v>
       </c>
       <c r="C49" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>112</v>
       </c>
       <c r="E49" s="7">
         <v>1</v>
       </c>
       <c r="F49" s="15">
-        <v>3900</v>
+        <v>600</v>
       </c>
     </row>
     <row r="50" spans="1:6">
-      <c r="A50" s="3" t="s">
+      <c r="A50" s="5">
+        <v>2</v>
+      </c>
+      <c r="B50" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="B50" s="7"/>
-[...3 lines deleted...]
-      <c r="F50" s="15"/>
+      <c r="C50" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D50" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="E50" s="7">
+        <v>1</v>
+      </c>
+      <c r="F50" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="51" spans="1:6">
-      <c r="A51" s="4" t="s">
+      <c r="A51" s="5">
         <v>3</v>
       </c>
-      <c r="B51" s="10" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="B51" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="C51" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D51" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="E51" s="7">
+        <v>2</v>
+      </c>
+      <c r="F51" s="15">
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C52" s="8" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D52" s="7" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E52" s="7">
         <v>1</v>
       </c>
       <c r="F52" s="15">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B53" s="11" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C53" s="8" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="D53" s="7" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E53" s="7">
         <v>1</v>
       </c>
       <c r="F53" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B54" s="11" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C54" s="8" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="D54" s="7" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="E54" s="7">
         <v>2</v>
       </c>
       <c r="F54" s="15">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B55" s="11" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C55" s="8" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D55" s="7" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E55" s="7">
         <v>1</v>
       </c>
       <c r="F55" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B56" s="11" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C56" s="8" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="D56" s="7" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E56" s="7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F56" s="15">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B57" s="11" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C57" s="8" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="D57" s="7" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="E57" s="7">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F57" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B58" s="11" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C58" s="8" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="D58" s="7" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E58" s="7">
         <v>1</v>
       </c>
       <c r="F58" s="15">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B59" s="11" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C59" s="8" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="D59" s="7" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E59" s="7">
         <v>4</v>
       </c>
       <c r="F59" s="15">
-        <v>450</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B60" s="11" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C60" s="8" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="D60" s="7" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="E60" s="7">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F60" s="15">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B61" s="11" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="C61" s="8" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="D61" s="7" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E61" s="7">
         <v>1</v>
       </c>
       <c r="F61" s="15">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" s="5">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B62" s="11" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C62" s="8" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D62" s="7" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E62" s="7">
+        <v>1</v>
+      </c>
+      <c r="F62" s="15">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B63" s="7"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="15"/>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B64" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F62" s="15">
-[...40 lines deleted...]
-        <v>400</v>
+      <c r="C64" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E64" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F64" s="16" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" s="5">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>153</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>155</v>
       </c>
       <c r="E65" s="7">
         <v>1</v>
       </c>
       <c r="F65" s="15">
-        <v>500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="66" spans="1:6">
-      <c r="A66" s="3" t="s">
+      <c r="A66" s="5">
+        <v>2</v>
+      </c>
+      <c r="B66" s="11" t="s">
         <v>156</v>
       </c>
-      <c r="B66" s="7"/>
-[...3 lines deleted...]
-      <c r="F66" s="15"/>
+      <c r="C66" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D66" s="7" t="s">
+        <v>158</v>
+      </c>
+      <c r="E66" s="7">
+        <v>2</v>
+      </c>
+      <c r="F66" s="15">
+        <v>900</v>
+      </c>
     </row>
     <row r="67" spans="1:6">
-      <c r="A67" s="4" t="s">
+      <c r="A67" s="5">
         <v>3</v>
       </c>
-      <c r="B67" s="10" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="B67" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="C67" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D67" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="E67" s="7">
+        <v>1</v>
+      </c>
+      <c r="F67" s="15">
+        <v>800</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B68" s="11" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C68" s="8" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="D68" s="7" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="E68" s="7">
         <v>1</v>
       </c>
       <c r="F68" s="15">
         <v>1200</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B69" s="11" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C69" s="8" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="D69" s="7" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="E69" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F69" s="15">
-        <v>900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B70" s="11" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C70" s="8" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="D70" s="7" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="E70" s="7">
         <v>1</v>
       </c>
       <c r="F70" s="15">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B71" s="11" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C71" s="8" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D71" s="7" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E71" s="7">
         <v>1</v>
       </c>
       <c r="F71" s="15">
-        <v>1200</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="5">
+        <v>8</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="C72" s="8" t="s">
+        <v>175</v>
+      </c>
+      <c r="D72" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="E72" s="7">
+        <v>1</v>
+      </c>
+      <c r="F72" s="15">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="B73" s="7"/>
+      <c r="C73" s="8"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="15"/>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C74" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="B72" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A73" s="5">
+      <c r="D74" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B73" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A74" s="5">
+      <c r="E74" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B74" s="11" t="s">
-[...12 lines deleted...]
-        <v>1100</v>
+      <c r="F74" s="16" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" s="5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B75" s="11" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="8" t="s">
         <v>179</v>
       </c>
       <c r="D75" s="7" t="s">
         <v>180</v>
       </c>
       <c r="E75" s="7">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F75" s="15">
-        <v>1200</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:6">
-      <c r="A76" s="3" t="s">
+      <c r="A76" s="5">
+        <v>2</v>
+      </c>
+      <c r="B76" s="11" t="s">
         <v>181</v>
       </c>
-      <c r="B76" s="7"/>
-[...3 lines deleted...]
-      <c r="F76" s="15"/>
+      <c r="C76" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>183</v>
+      </c>
+      <c r="E76" s="7">
+        <v>1</v>
+      </c>
+      <c r="F76" s="15">
+        <v>400</v>
+      </c>
     </row>
     <row r="77" spans="1:6">
-      <c r="A77" s="4" t="s">
+      <c r="A77" s="5">
         <v>3</v>
       </c>
-      <c r="B77" s="10" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="B77" s="11" t="s">
+        <v>184</v>
+      </c>
+      <c r="C77" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="E77" s="7">
+        <v>1</v>
+      </c>
+      <c r="F77" s="15">
+        <v>1400</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B78" s="11" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="C78" s="8" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="D78" s="7" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="E78" s="7">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F78" s="15">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B79" s="11" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C79" s="8" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="D79" s="7" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E79" s="7">
         <v>1</v>
       </c>
       <c r="F79" s="15">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B80" s="11" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="C80" s="8" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="D80" s="7" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E80" s="7">
         <v>1</v>
       </c>
       <c r="F80" s="15">
-        <v>1400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B81" s="11" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C81" s="8" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="D81" s="7" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E81" s="7">
         <v>1</v>
       </c>
       <c r="F81" s="15">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C82" s="8" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="D82" s="7" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E82" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F82" s="15">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B83" s="11" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="C83" s="8" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D83" s="7" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E83" s="7">
         <v>1</v>
       </c>
       <c r="F83" s="15">
         <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:6">
-      <c r="A84" s="5">
+      <c r="A84" s="6" t="s">
+        <v>205</v>
+      </c>
+      <c r="B84" s="7"/>
+      <c r="C84" s="8"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="15"/>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="E85" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B84" s="11" t="s">
-[...16 lines deleted...]
-      <c r="A85" s="5">
+      <c r="F85" s="16" t="s">
         <v>8</v>
-      </c>
-[...13 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" s="5">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>206</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>208</v>
       </c>
       <c r="E86" s="7">
         <v>1</v>
       </c>
       <c r="F86" s="15">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="87" spans="1:6">
-      <c r="A87" s="6" t="s">
+      <c r="A87" s="3" t="s">
         <v>209</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8"/>
       <c r="D87" s="7"/>
       <c r="E87" s="7"/>
       <c r="F87" s="15"/>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C88" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D88" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E88" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F88" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" s="5">
         <v>1</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>210</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>212</v>
       </c>
       <c r="E89" s="7">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F89" s="15">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="90" spans="1:6">
-      <c r="A90" s="3" t="s">
+      <c r="A90" s="5">
+        <v>2</v>
+      </c>
+      <c r="B90" s="11" t="s">
         <v>213</v>
       </c>
-      <c r="B90" s="7"/>
-[...3 lines deleted...]
-      <c r="F90" s="15"/>
+      <c r="C90" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="E90" s="7">
+        <v>2</v>
+      </c>
+      <c r="F90" s="15">
+        <v>500</v>
+      </c>
     </row>
     <row r="91" spans="1:6">
-      <c r="A91" s="4" t="s">
+      <c r="A91" s="5">
         <v>3</v>
       </c>
-      <c r="B91" s="10" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="B91" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="C91" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>218</v>
+      </c>
+      <c r="E91" s="7">
+        <v>9</v>
+      </c>
+      <c r="F91" s="15">
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B92" s="11" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="C92" s="8" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="D92" s="7" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="E92" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F92" s="15">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" s="5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B93" s="11" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="C93" s="8" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="D93" s="7" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="E93" s="7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F93" s="15">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B94" s="11" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C94" s="8" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="D94" s="7" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="E94" s="7">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F94" s="15">
         <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" s="5">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B95" s="11" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="C95" s="8" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="D95" s="7" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="E95" s="7">
         <v>1</v>
       </c>
       <c r="F95" s="15">
         <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C96" s="8" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D96" s="7" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="E96" s="7">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F96" s="15">
-        <v>250</v>
-[...58 lines deleted...]
-      <c r="F99" s="15">
         <v>250</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
-    <mergeCell ref="A8:F8"/>
-[...6 lines deleted...]
-    <mergeCell ref="A76:F76"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A32:F32"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A63:F63"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="A84:F84"/>
     <mergeCell ref="A87:F87"/>
-    <mergeCell ref="A90:F90"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D7" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="D10" r:id="rId_hyperlink_2"/>
-[...12 lines deleted...]
-    <hyperlink ref="D23" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="D27" r:id="rId_hyperlink_17"/>
-[...5 lines deleted...]
-    <hyperlink ref="D33" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_24"/>
-    <hyperlink ref="D37" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_26"/>
-    <hyperlink ref="D41" r:id="rId_hyperlink_27"/>
-[...2 lines deleted...]
-    <hyperlink ref="D44" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_31"/>
-    <hyperlink ref="D48" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_33"/>
-    <hyperlink ref="D52" r:id="rId_hyperlink_34"/>
-[...11 lines deleted...]
-    <hyperlink ref="D64" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_47"/>
-    <hyperlink ref="D68" r:id="rId_hyperlink_48"/>
-[...5 lines deleted...]
-    <hyperlink ref="D74" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_55"/>
-    <hyperlink ref="D78" r:id="rId_hyperlink_56"/>
-[...6 lines deleted...]
-    <hyperlink ref="D85" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="D92" r:id="rId_hyperlink_66"/>
-[...6 lines deleted...]
-    <hyperlink ref="D99" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_72"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>